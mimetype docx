--- v0 (2026-02-12)
+++ v1 (2026-04-07)
@@ -717,51 +717,51 @@
               </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 【升旗仪式】国旗护卫队以挺拔如松的军姿、气吞山河的步伐，护卫五星红旗穿越长安街。随着国歌奏响，鲜艳的旗帜迎着朝阳冉冉升起，庄严的仪式不仅彰显着国家的威仪，更凝聚着亿万华夏儿女对祖国的深情与敬意，让每一位见证者在震撼中感受信仰的力量。
                 <w:br/>
                 【八达岭长城】（自由参观约2小时）：我国古代最伟大的防御工程,此段为全国十大风景名胜区之首，也是长城建筑中的精华，亲自登临气势磅礴的万里长城，体验“不到长城非好汉”的气魄，万里长城像一条巨龙盘踞在祖国的北面，绵延数万里，纵贯两千年，雄伟壮观，气势磅礴；（长城缆车/滑车根据自身情况自愿选择）。
                 <w:br/>
                 【奥林匹克公园】(自由活动约1小时)新北京的第一个标志牌，代表着新北京蓬勃发展的现代都市形象，奥林匹克公园的景观大道长2400米，宽160米是目前亚洲最大长的一条景观大道。外观国家体育馆【鸟巢】国家游泳中心【水立方】与之近距离拍照。
                 <w:br/>
                 【前门大街】（约60分钟）前门大街是北京城的传统商业步行街，并重现了前门大街清末民初的建筑风格，毗邻天安门广场，两侧有许多中华老字号，如同仁堂、全聚德、张一元等。（鸟巢观光车根据个人需要自愿参加100元/人 ）。
                 <w:br/>
                 温馨提示：
                 <w:br/>
-                1、升旗时间比较早，一定要做好早起的准备哦。（天安门广场国旗的升降时间是根据北京的日出日落时间来决定的，具体时间由北京天文台的天文学家林亨专门计算。升旗时间是早晨当太阳的上部边缘与天安门广场所见地平线相平时，所以每天的日出时间和日落时间都不同，国旗的升降时间也有所差异。）
+                1、升旗时间比较早，一定要做好早起的准备哦。（天安门广场国旗的升降时间是根据北京的日出日落时间来决定的，具体时间由北京天文台的天文学家林亨专门计算。升旗时间是早晨当太阳的上部边缘与天安门广场所见地平线相平时，所以每天的日出时间和日落时间都不同，国旗的升降时间也有所差异。）如因景区限流未能成功预约升旗，时间允许的话可改为降旗，如因时间不方便，则取消观看升旗仪式，无费用可以退（导游会尽最大努力帮大家预约）。
                 <w:br/>
                 2、因长城距市区距离较远（约80公里），游览长城当天的叫早时间较早，请做好早起准备。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -873,70 +873,70 @@
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">行程详情</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                天安门广场—毛纪—故宫深度游—恭王府—什刹海风景区
+                天安门广场—故宫深度游—恭王府—什刹海风景区
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 【天安门广场】雄踞北京中轴线核心，自北向南，国旗杆巍然耸立，人民英雄纪念碑铭刻着不朽功勋，毛主席纪念堂庄严肃穆，正阳门城楼见证着岁月沧桑。这座承载中华文明千年脉络的广场，不仅是古代城防智慧与建筑美学的结晶，更镌刻着中国近现代革命的壮丽史诗。每一寸土地都诉说着中华民族从屈辱走向复兴的坚韧历程，是当之无愧的“国家会客厅”与精神丰碑……观人民英雄纪念碑、外观人民大会堂及国家博物馆。
                 <w:br/>
-                瞻仰【毛主席纪念堂】（每天限量发售，名额有限，如抢不上或者遇政策性关闭默认改为外观并不做补偿，不处理因此带来的任何投诉）。
+                外观【毛主席纪念堂】。
                 <w:br/>
                 【故宫博物院】(首道门票，约2小时。赠送耳麦)参观世界上规模最大、保存最完整的皇家宫殿建筑群，全名北京故宫博物院，旧称为紫禁城，位于北京中轴线的中心，是中国明、清两代24位皇帝的皇家宫殿。穿过午门、进入太和殿、中和殿、保和殿、乾清宫、御花园等宫廷建筑，在导游的讲解下了解帝后的生活状况…在雄伟威严的的皇家宫殿里，了解我国灿烂的历史和悠久的文化，寻找故事传说中昔日的辉煌与奢华（赠送故宫神武门外摆渡车，如因特殊情况不能乘坐，费用不退）
                 <w:br/>
                 【恭王府】(首道门票，约1.5小时)国家5A级旅游景区，位于前海西沿、什刹海南岸，是清代规模最大的一座王府，曾先后作为和珅、庆王永璘的宅邸。清咸丰元年（1851年）恭亲王奕訢成为宅子的主人，恭王府的名称也因此得来。恭王府及花园历经了清王朝由鼎盛而至衰亡的历史进程，故有“一座恭王府，半部清代史”的说法。
                 <w:br/>
                 【什刹海风景区】什刹海包括前海、后海和西海三个湖泊及临近地区，这里拥有大片优美的湖面，也是北京有名的一片历史街区，众多名人故居、王府等古迹散落其中。近年来，什刹海酒吧街已成为京城夜色中热闹的地方之一。行程结束后乘坐高铁二等座返回家乡。
                 <w:br/>
                 温馨提示
                 <w:br/>
                 1、重要通知：故宫限量实名预约，放票即售罄，所以请尽量提前7天以上报名。出发前三天告知是否已经抢到故宫票。如未能成功预约，可选择：①继续出行，故宫改为游览其他景点或者退门票改为外观（具体以实际情况为准）旅行社不做任何额外赔付;  ②如因得知故宫票未预约成功，选择退团或者改期损失不需要客人承担（并且旅行社不做任何赔偿）。敬请知晓!
                 <w:br/>
                 2、由于天安门广场及故宫景区游览面积比较大，景区周边交通限行，并且没有固定停车场，这天走路较多，尽量穿轻便的鞋子，午餐时间不太确定，建议自备一些点心充饥。
                 <w:br/>
                 交通：高铁
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
@@ -1066,51 +1066,51 @@
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 费用包含
                 <w:br/>
-                1、门票：景点首道门票（故宫、八达岭长城、颐和园、圆明园（含遗址）、恭王府）清华大学外景、鸟巢及水立方外景、天安门广场、升旗、毛主席纪念堂、什刹海、前门大街。
+                1、门票：景点首道门票（故宫、八达岭长城、颐和园、圆明园（含遗址）、恭王府）清华大学外景、鸟巢及水立方外景、天安门广场、升旗。
                 <w:br/>
                 2、住宿（标间或大床房）：酒店三钻住宿双人标间/大床房，酒店不提供单间，单人需游客另付房差。
                 <w:br/>
                 3、用餐：2早3正餐（正餐 30元/人）8菜1汤，10人一桌（一桌人数未满，菜式酌情减少），早餐酒店免费提供，不吃费用不退（升旗时间较早，酒店提供很简单打包早，可自己准备点零食）。
                 <w:br/>
                 4、用车：北京当地空调旅游车，（根据人数调配车型，保证每人一个正座）。
                 <w:br/>
                 5、大交通：家乡-北京南往返高铁票二等座。
                 <w:br/>
                 6、导游：北京当地导游服务。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -1646,51 +1646,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">                                                                          打印日期：2026-02-12</w:t>
+      <w:t xml:space="preserve">                                                                          打印日期：2026-04-07</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>