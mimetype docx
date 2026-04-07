--- v0 (2026-02-12)
+++ v1 (2026-04-07)
@@ -15,51 +15,51 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">【二环奢品】北京双高四日游（春季）行程单</w:t>
+        <w:t xml:space="preserve">【二环奢品】北京双高四日游行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -1083,51 +1083,51 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 天安门广场-故宫－恭王府-前门大街-什刹海风景区
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 【天安门广场】雄踞北京中轴线核心，自北向南，国旗杆巍然耸立，人民英雄纪念碑铭刻着不朽功勋，毛主席纪念堂庄严肃穆，正阳门城楼见证着岁月沧桑。这座承载中华文明千年脉络的广场，不仅是古代城防智慧与建筑美学的结晶，更镌刻着中国近现代革命的壮丽史诗。每一寸土地都诉说着中华民族从屈辱走向复兴的坚韧历程，是当之无愧的“国家会客厅”与精神丰碑……观人民英雄纪念碑、外观人民大会堂及国家博物馆。
                 <w:br/>
-                【毛主席纪念堂】瞻仰毛主席遗容（每天限量发售，名额有限，如抢不上或者遇政策性关闭，默认改为外观，并且不做补偿，不处理因此带来的任何投诉）。
+                外观【毛主席纪念堂】。
                 <w:br/>
                 【故宫博物院】(首道门票，约2小时。赠送耳麦)参观世界上规模最大、保存最完整的皇家宫殿建筑群，全名北京故宫博物院，旧称为紫禁城，位于北京中轴线的中心，是中国明、清两代24位皇帝的皇家宫殿。穿过午门、进入太和殿、中和殿、保和殿、乾清宫、御花园等宫廷建筑，在导游的讲解下了解帝后的生活状况…在雄伟威严的的皇家宫殿里，了解我国灿烂的历史和悠久的文化，寻找故事传说中昔日的辉煌与奢华（赠送故宫神武门外摆渡车，如因特殊情况不能乘坐，费用不退）。
                 <w:br/>
                 【恭王府】(首道门票，约1.5小时)国家5A级旅游景区，位于前海西沿、什刹海南岸，是清代规模最大的一座王府，曾先后作为和珅、庆王永璘的宅邸。清咸丰元年（1851年）恭亲王奕訢成为宅子的主人，恭王府的名称也因此得来。恭王府及花园历经了清王朝由鼎盛而至衰亡的历史进程，故有“一座恭王府，半部清代史”的说法。
                 <w:br/>
                 【什刹海风景区】什刹海包括前海、后海和西海三个湖泊及临近地区，这里拥有大片优美的湖面，也是北京有名的一片历史街区，众多名人故居、王府等古迹散落其中。近年来，什刹海酒吧街已成为京城夜色中热闹的地方之一
                 <w:br/>
                 【前门大街】前门大街位于北京中轴线上，它是一条历史悠久的商业街，明清时就已繁华，如今汇聚了全聚德、六必居等众多老字号，建筑古色古香，是中外游客体验老北京风情的好去处。
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、重要通知：故宫限量实名预约，放票即售罄，所以请尽量提前7天以上报名。出发前三天告知是否已经抢到故宫票。如未能成功预约，可选择：①继续出行，故宫改为游览其他景点或者退门票改为外观（具体以实际情况为准）旅行社不做任何额外赔付;  ②如因得知故宫票未预约成功，选择退团或者改期损失不需要客人承担（并且旅行社不做任何赔偿）。敬请知晓!
                 <w:br/>
                 2、由于天安门广场及故宫景区游览面积比较大，景区周边交通限行，并且没有固定停车场，这天走路较多，尽量穿轻便的鞋子，午餐时间不太确定，建议自备一些点心充饥。
                 <w:br/>
                 交通：高铁
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
@@ -1261,51 +1261,51 @@
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 费用已含：
                 <w:br/>
                 1、住宿标准：北京三钻酒店住宿双人标间/大床房，酒店不提供单间，单人需游客另付房差。
                 <w:br/>
-                2、门票说明：景点第一道门票（故宫、长城、颐和园、天坛通票、恭王府、首博、长城茶歇）鸟巢及水立方外景、天安门广场、升旗、毛主席纪念堂、什刹海、前门大街。
+                2、门票说明：景点第一道门票（故宫、长城、颐和园、天坛通票、恭王府、首博、长城茶歇）鸟巢及水立方外景、天安门广场、升旗、什刹海、前门大街。
                 <w:br/>
                 3、用餐标准：3早3正(正餐餐标30元/人) 8菜1汤，10人一桌（一桌人数未满，菜量酌情减少）早餐酒店用餐（升旗除外）升旗当天早餐酒店免费提供很简单打包早，不吃费用不退（早餐份量较小，尽量自备点零食）。
                 <w:br/>
                 4、用车标准：北京行程游览期间为当地空调旅游车（根据客人人数调配车辆，保证客人每人都有座位）。
                 <w:br/>
                 5、大交通：家乡-北京南往返高铁二等。
                 <w:br/>
                 6、导游安排：北京当地导游讲解服务。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
@@ -1504,51 +1504,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">                                                                          打印日期：2026-02-12</w:t>
+      <w:t xml:space="preserve">                                                                          打印日期：2026-04-07</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>