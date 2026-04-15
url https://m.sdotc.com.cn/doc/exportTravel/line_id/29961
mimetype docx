--- v0 (2026-01-07)
+++ v1 (2026-04-15)
@@ -15,51 +15,51 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">【疯狂新马】新加坡+马来西亚双飞5晚7天行程单</w:t>
+        <w:t xml:space="preserve">【疯狂新马】新加坡+马来西亚双飞7天行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -425,59 +425,59 @@
                 <w:szCs w:val="20"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">产品介绍</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8500" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                关 健 词：新加坡+马来西亚（两国连线，马进新出）
+                关 健 词：新加坡+马来西亚（两国连线，马进马出）
                 <w:br/>
                 ü适宜人群：家庭出游、闺蜜出行、孝敬父母、高性价比游玩
                 <w:br/>
                 ü住宿安排：全程精选网评4钻酒店
                 <w:br/>
                 ü优化线路：新加坡——城市自然与现代奇观的融合
                 <w:br/>
-                            马六甲——历史文化古城底蕴的沉淀
+                            马六甲——历史文化古城底蕴的沉淀
                 <w:br/>
                 吉隆坡——世界一线混血都市的繁华
                 <w:br/>
                 ü舌尖新马：海南鸡饭、娘惹餐、肉骨茶、皇帝面包鸡等
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
@@ -765,51 +765,51 @@
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">用餐</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：√     晚餐：√   </w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">住宿</w:t>
             </w:r>
           </w:p>
@@ -890,97 +890,97 @@
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 马六甲-新加坡 鱼尾狮-滨海湾花园-宁静岛自由活动
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                早餐后，乘车前往【鱼尾狮雕像】坐落于市内新加坡河畔，是新加坡的标志和象征。鱼身，象征着新加坡从小渔村谦卑起步。狮头，则代表了新加坡最早期的名称，“Singapura”（新加坡拉），马来语中，意指“狮城”。在这里，请您充分发挥您的想象力摆出各种不同造型的POSE与鱼尾狮亲密合影吧！夜幕降临之后，五彩的灯光和投射多媒体，将这座垂直花园打扮得妖娆多姿。【滨海湾花园】滨海湾花园是新加坡市中心的超级花园，以10亿元造价成为新加坡最新的地标。园区共分成三个部分： 滨海南花园、滨海东花园，以及衔接二者的滨海中花园。游客可在花园中巨大的半球形温室里观赏到超过25万棵奇花异草，和全球最大的室内瀑布。其中建有多棵巨大的超级树 (Supertree)， 这些超级树不但壮观美丽，还具备多项实用性功能。中餐后前往【宁静岛】自由活动约3小时，集娱乐、休闲、住宿、美食、购物于一体，给您带来前所未有、无与伦比的全新旅游体验。是休闲消遣的不二之选。它全天候开放，令您无论昼夜都能有所观、有所乐。
+                早餐后，乘车前往【鱼尾狮雕像】坐落于市内新加坡河畔，是新加坡的标志和象征。鱼身，象征着新加坡从小渔村谦卑起步。狮头，则代表了新加坡最早期的名称，“Singapura”（新加坡拉），马来语中，意指“狮城”。在这里，请您充分发挥您的想象力摆出各种不同造型的POSE与鱼尾狮亲密合影吧！夜幕降临之后，五彩的灯光和投射多媒体，将这座垂直花园打扮得妖娆多姿。【滨海湾花园】（外观）滨海湾花园是新加坡市中心的超级花园，以10亿元造价成为新加坡最新的地标。园区共分成三个部分： 滨海南花园、滨海东花园，以及衔接二者的滨海中花园。其中建有多棵巨大的超级树 (Supertree)， 这些超级树不但壮观美丽，还具备多项实用性功能。中餐后前往【宁静岛】自由活动约40-60分钟，集娱乐、休闲、住宿、美食、购物于一体，给您带来前所未有、无与伦比的全新旅游体验。是休闲消遣的不二之选。它全天候开放，令您无论昼夜都能有所观、有所乐。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">用餐</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">住宿</w:t>
             </w:r>
           </w:p>
@@ -1061,51 +1061,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 新加坡-吉隆坡 花芭山-哈芝巷-珠宝店-药油店-吉隆坡-太子城-首相府-粉红清真寺
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                早餐后，乘车前往【花芭山】新加坡的“最高峰”，从山顶上放眼望去，一面是蔚蓝色的大海，另一面是林立错落有致的高楼大厦构成的市区景观，可以俯瞰世界贸易中心邮轮码头、新加坡集装箱码头以及宁静岛全岛的美景。后前往【哈芝巷】哈芝巷短短的街，却错落着服饰点、文创店、咖啡厅等，艳丽鮮明的色彩让人看得眼花缭乱，各具特色风格的异国小店更是让人流连忘返，即使是稍微闷热的午后，仍有许多老外自顾自的依着一张张高腳桌椅，享受這份独特的闲情逸致，融合了多重文化的哈芝巷，看得到华人传统设计、法国建筑百叶窗、马来特色的屋瓦，每一个转角都有惊喜、每一个角落都有美景。【珠宝免税店】（约90分钟）：早餐后前往珠宝展示公司参观，主营祖母绿、坦桑石、天然红宝石、天然蓝宝石、钻石、时来运转等精美饰品。【药油特产店】（约60分钟）：主营鳄鱼油、蜜蜂疗、狮子油、白树油、颈肩松、顶级鱼油等新加坡传统药油。
+                早餐后，乘车前往【花芭山】新加坡的“最高峰”，从山顶上放眼望去，一面是蔚蓝色的大海，另一面是林立错落有致的高楼大厦构成的市区景观，可以俯瞰世界贸易中心邮轮码头、新加坡集装箱码头以及宁静岛全岛的美景。后前往【哈芝巷】哈芝巷短短的街，却错落着服饰点、文创店、咖啡厅等，艳丽鮮明的色彩让人看得眼花缭乱，各具特色风格的异国小店更是让人流连忘返，即使是稍微闷热的午后，仍有许多老外自顾自的依着一张张高腳桌椅，享受這份独特的闲情逸致，融合了多重文化的哈芝巷，看得到华人传统设计、法国建筑百叶窗、马来特色的屋瓦，每一个转角都有惊喜、每一个角落都有美景。【珠宝免税店】（约90分钟）：早餐后前往珠宝展示公司参观，主营祖母绿、坦桑石、天然红宝石、天然蓝宝石、钻石、时来运转等精美饰品。【药油特产店】（约90分钟）：主营鳄鱼油、蜜蜂疗、狮子油、白树油、颈肩松、顶级鱼油等新加坡传统药油。
                 <w:br/>
                 乘车前往吉隆坡，【首相府～未来太子城】在此您可感受到马来西亚政府如何不花一毛钱在森林开发区建出一座面积264平方公里的未来马来西亚行政电子中心。未来环保无烟城市以马来西亚首位总理的名字命名，满眼尽是浓浓的绿意，道路两旁被一棵棵大树包围着，排列成一条长长的林荫大道，这条全长4.2公里的绿色大道，也正是举行国家庆典和阅兵游行的场地，首相府占地面积相当大，其中包括：首相官邸、水上清真寺及行政中心等。【粉红水上清真寺】该寺位于马来西亚新行政中心布城，整座寺有四分之三建筑在布拉特湖上，也被人们称为水上清真寺。因其顶部花岗石砌成的粉红色屋顶，视觉效果超棒。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -1234,51 +1234,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 吉隆坡 黑风洞-马来乳胶店-苏丹皇宫-默迪118-SALOM天桥夜景与双峰塔夜观阿罗街夜市
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                早餐后前往【黑风洞】印度教圣地，洞深十哩蜿蜒崎岖，惊险刺激，感受一下异国神秘宗教的洗礼，欲登上黑风洞，得先攀登272层阶梯才可抵达……后前往【乳胶店】选购乳胶产品，马来西亚是全世界最大的橡胶出口王国。【苏丹皇宫】（外观）本是一个中国富商的住宅，1926年出售改建成雪兰萌苏丹的王宫，现在是国王的王宫。马来西亚的国王是由各州世袭苏丹中选出的。皇家的花园会、授职仪式、招待会等都在这里举行。王宫不对外开放，游客只能欣赏它的外观。后前往吉隆坡新地标【默迪卡118】（外观）。2021年12月30日举行了尖塔封顶仪式，以楼高678.90米记录，取代上海中心大厦（632米）成为世界第二高楼，仅次于阿联酋迪拜的哈里发塔。【SALOMA天桥夜景与双峰塔夜观】（外观）是马来西亚的标志性建筑。这幢外形独特的银色尖塔式建筑，号称世界最高的塔楼，是马来西亚经济蓬勃发展的象徵。已成为布城的标志性建筑。后前往网红打卡地【阿罗街夜市】（自由活动约90分钟）吉隆坡美食的宝藏地方，里面都是知名老字号的分店集合，可品尝各种地道美食，食客选择丰富。行程结束后前往酒店休息。
+                早餐后前往【黑风洞】印度教圣地，洞深十哩蜿蜒崎岖，惊险刺激，感受一下异国神秘宗教的洗礼，欲登上黑风洞，得先攀登272层阶梯才可抵达……后前往【乳胶店】选购乳胶产品，马来西亚是全世界最大的橡胶出口王国。【苏丹皇宫】（外观）本是一个中国富商的住宅，1926年出售改建成雪兰萌苏丹的王宫，现在是国王的王宫。马来西亚的国王是由各州世袭苏丹中选出的。皇家的花园会、授职仪式、招待会等都在这里举行。王宫不对外开放，游客只能欣赏它的外观。后前往吉隆坡新地标【默迪卡118】（外观）。2021年12月30日举行了尖塔封顶仪式，以楼高678.90米记录，取代上海中心大厦（632米）成为世界第二高楼，仅次于阿联酋迪拜的哈里发塔。【SALOMA天桥夜景与双峰塔夜观】（外观）是马来西亚的标志性建筑。这幢外形独特的银色尖塔式建筑，号称世界最高的塔楼，是马来西亚经济蓬勃发展的象徵。已成为布城的标志性建筑。后前往网红打卡地【阿罗街夜市】吉隆坡美食的宝藏地方，里面都是知名老字号的分店集合，可品尝各种地道美食，食客选择丰富。行程结束后前往酒店休息。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
@@ -1798,51 +1798,53 @@
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 个人护照办理费用；
                 <w:br/>
-                马来西亚导游小费税费200元/人；
+                马来西亚小费税费400元/人；
+                <w:br/>
+                航空燃油税上涨200元/人；
                 <w:br/>
                 酒店内电话、传真、洗熨、收费电视、饮料、行李搬运等费用；
                 <w:br/>
                 单房差费用（默认2人1间房）；依照旅游业现行作业规定，本公司有权依据最终出团人数情况，调整房间分房情况 （包括夫妻分开住宿或加床，或家庭分开住宿等）。根据地接社规定12岁以上小孩必须占床，12岁以下小孩可选择是否占床，如不占床，请游客提前说明，具体费用根据所报团队情况而定；若一个大人带一个12岁以下儿童参团，建议住在一个标间，以免给其他游客休息造成不便；
                 <w:br/>
                 旅游者因违约、自身过错、自由活动期间内行为或自身疾病引起的人身和财产损失；
                 <w:br/>
                 因个人原因滞留产生的费用；
                 <w:br/>
                 因气候或飞机、车辆、船只等交通工具发生故障导致时间延误或行程变更引起的经济损失和责任；
                 <w:br/>
                 行李在航班托运期间造成损坏的经济损失和责任；
                 <w:br/>
                 服务包含项目未提及的其他一切费用；自由活动期间的交通、餐饮、门票、购物等个人消费；境外自费游览项目；出入境的行李海关课税，超重行李的托运费、管理费等；因不可抗拒的客观原因和非我公司原因（如天灾、战争、罢工等）或航空公司航班延误或取消、领馆签证延误等特殊情况，所超出的费用（如在外延期签证费、住、食及交通费、国家航空运价调整等）。
                 <w:br/>
                 若团员在新段未随团同进同出，需缴付于新加坡移民局之罚款¥50000元/人，由组团社承担。
                 <w:br/>
                 服务包含项目未提及的其他一切费用。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
@@ -1981,51 +1983,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">                                                                          打印日期：2026-01-07</w:t>
+      <w:t xml:space="preserve">                                                                          打印日期：2026-04-16</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>