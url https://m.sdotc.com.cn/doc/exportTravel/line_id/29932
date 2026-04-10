--- v0 (2026-01-08)
+++ v1 (2026-04-10)
@@ -15,51 +15,51 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">【京彩童行】--北京双高3日游（寒假）行程单</w:t>
+        <w:t xml:space="preserve">【京彩童行】--北京双高3日游行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -420,51 +420,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">产品介绍</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8500" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 山东成团 0购物0自费0暗店</w:t>
+              <w:t xml:space="preserve"> 山东成团 0购物0暗店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1000" w:type="dxa"/>
         <w:gridCol w:w="9500" w:type="dxa"/>
@@ -688,84 +688,78 @@
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">行程详情</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                天安门广场--毛纪--故宫--军博或首博
+                八达岭长城--奥林匹克公园--科技馆或者恭王府
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                早起床后乘车去往天安门广场观看【升旗仪式】升旗是一种庄严而神圣的仪式。旭日初升，五星红旗随着国歌的奏响冉冉升起时，缅怀过去，展望未来定然有一种独特的感受。
-[...5 lines deleted...]
-                【军事博物馆】（自由活动约1.5小时，无导游讲解）（如军博因限流未预约成功则改为首都博物馆，出团前不再告知，以实际走景点为准）：是中国唯一的国家级大型综合性军事博物馆；馆藏文物以反映中国人民解放军军事史、中国古近代军事史和世界军事史为主。馆藏特色文物为武器、军服、证章和军事题材艺术品等。馆藏文物包括飞机、大炮、舰船、导弹、枪械、弹药、冷兵器、勋章、证章、印章、钱币、陶器、瓷器、器具、服装、旗帜、文献、笔记等。
+                【八达岭长城】（首道门票，参观约2小时）我国古代最伟大的防御工程,此段为全国十大风景名胜区之首，也是长城建筑中的精华，亲自登临气势磅礴的万里长城，体验“不到长城非好汉”的气魄，万里长城像一条巨龙盘踞在祖国的北面，绵延数万里，纵贯两千年，雄伟壮观，气势磅礴。
+                <w:br/>
+                【奥林匹克公园】(自由活动约1小时)新北京的第一个标志牌，代表着新北京蓬勃发展的现代都市形象，奥林匹克公园的景观大道长2400米，宽160米是目前亚洲最大长的一条景观大道。外观国家体育馆【鸟巢】国家游泳中心【水立方】与之近距离拍照。
+                <w:br/>
+                【中国科技馆】（首道门票，自由活动约1.5小时）中国科技馆是我国唯一的国家级综合性科技馆，是实施科教兴国战略、人才强国战略和创新驱动发展战略，提高全民科学素质的大型科普基础实施。或者【恭王府】（首道门票，参观约2小时）国家重点文物保护单位，为清代规模最大的一座王府，曾先后作为和珅、永璘的宅邸。一座恭王府、半部清代史，在这您不光能了解到大清朝最大的贪官和珅的奢华住所，还可以了解到整个大清朝的荣辱衰败。
                 <w:br/>
                 温馨提示：
                 <w:br/>
-                1、升旗时间比较早，一定要做好早起的准备哦。（天安门广场国旗的升降时间是根据北京的日出日落时间来决定的，具体时间由北京天文台的天文学家林亨专门计算。升旗时间是早晨当太阳的上部边缘与天安门广场所见地平线相平时，所以每天的日出时间和日落时间都不同，国旗的升降时间也有所差异。）如因景区限流未能成功预约升旗，时间允许的话可改为降旗，如因时间不方便，则取消观看升旗仪式，无费用可以退。
-[...5 lines deleted...]
-                4、军事博物馆每天限量预约，如果约不上默认改为首博，不再提前告知并且不做任何补偿赔付，预定即接受此条款，不接受以此带来的任何投诉。
+                1、因长城距市区距离较远（约80公里），游览长城当天的叫早时间较早，请做好早起准备。
+                <w:br/>
+                2、科技馆每天实名限量预约，如果约不上默认改为恭王府，不再提前告知并且不做任何补偿赔付，预定即接受此条款，不接受以此带来的任何投诉。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
@@ -875,78 +869,106 @@
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">行程详情</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                八达岭长城--外观鸟巢及水立方--科技馆或者恭王府--返回
+                天安门广场---故宫深度游--国博或备选--返回
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【八达岭长城】（首道门票，参观约2小时）我国古代最伟大的防御工程,此段为全国十大风景名胜区之首，也是长城建筑中的精华，亲自登临气势磅礴的万里长城，体验“不到长城非好汉”的气魄，万里长城像一条巨龙盘踞在祖国的北面，绵延数万里，纵贯两千年，雄伟壮观，气势磅礴。
-[...3 lines deleted...]
-                【中国科技馆】（首道门票，自由活动约1.5小时，无导游讲解）中国科技馆是我国唯一的国家级综合性科技馆，是实施科教兴国战略、人才强国战略和创新驱动发展战略，提高全民科学素质的大型科普基础实施。或者【恭王府】（首道门票，参观约2小时）国家重点文物保护单位，为清代规模最大的一座王府，曾先后作为和珅、永璘的宅邸。一座恭王府、半部清代史，在这您不光能了解到大清朝最大的贪官和珅的奢华住所，还可以了解到整个大清朝的荣辱衰败。
+                【升旗仪式】国旗护卫队以挺拔如松的军姿、气吞山河的步伐，护卫五星红旗穿越长安街。随着国歌奏响，鲜艳的旗帜迎着朝阳冉冉升起，庄严的仪式不仅彰显着国家的威仪，更凝聚着亿万华夏儿女对祖国的深情与敬意，让每一位见证者在震撼中感受信仰的力量。
+                <w:br/>
+                【天安门广场】雄踞北京中轴线核心，自北向南，国旗杆巍然耸立，人民英雄纪念碑铭刻着不朽功勋，毛主席纪念堂庄严肃穆，正阳门城楼见证着岁月沧桑。这座承载中华文明千年脉络的广场，不仅是古代城防智慧与建筑美学的结晶，更镌刻着中国近现代革命的壮丽史诗。每一寸土地都诉说着中华民族从屈辱走向复兴的坚韧历程，是当之无愧的“国家会客厅”与精神丰碑……观人民英雄纪念碑、外观人民大会堂及国家博物馆。
+                <w:br/>
+                外观【毛主席纪念堂】。
+                <w:br/>
+                【故宫】（首道门票，参观约2小时，赠送无线耳麦）参观世界上规模最大、保存最完整的皇家宫殿建筑群，全名北京故宫博物院，旧称为紫禁城，位于北京中轴线的中心，是中国明、清两代24位皇帝的皇家宫殿。游览中轴线：穿过午门、进入太和殿、中和殿、保和殿、乾清宫、御花园等宫廷建筑，在导游的讲解下了解帝后的生活状况…在雄伟威严的的皇家宫殿里，了解我国灿烂的历史和悠久的文化，寻找故事传说中昔日的辉煌与奢华（景山附近乘坐大巴车去往下一站）。
+                <w:br/>
+                【国家博物馆】（自由参观约2小时，无导游讲解， 如因限流未预约成功改成备选方案）简称国博，位于天安门广场东侧，与人民大会堂东西相对称，是代表国家收藏、研究、展示、阐释中华文化代表性物证的最高历史文化艺术殿堂，负有留存民族集体记忆、传承国家文化基因、促进文化交流互鉴的重要使命，也是国家文化客厅。
+                <w:br/>
+                备选方案一【军事博物馆】（自由活动约1.5小时，无导游讲解）（如军博因限流未预约成功则改为首都博物馆，出团前不再告知，以实际走景点为准）：是中国唯一的国家级大型综合性军事博物馆；馆藏文物以反映中国人民解放军军事史、中国古近代军事史和世界军事史为主。馆藏特色文物为武器、军服、证章和军事题材艺术品等。馆藏文物包括飞机、大炮、舰船、导弹、枪械、弹药、冷兵器、勋章、证章、印章、钱币、陶器、瓷器、器具、服装、旗帜、文献、笔记等。
+                <w:br/>
+                备选方案二：【首都博物馆精讲】（约2小时）：犹如一座知识的宝库，静静诉说着北京的悠久历史与灿烂文化。在这里，我们能够深入了解北京中轴线申遗成功的秘密，跟着文旅导师的脚步，仿佛穿越古今，见证着朝代的更迭、岁月的流转；还能走进“老北京四合院”，透过一件件珍贵的老物件，领略老北京四季节俗风情……
+                <w:br/>
+                历史脉络：元代、明代、清代、近现代
+                <w:br/>
+                亲子课堂：
+                <w:br/>
+                （1）世界遗产：了解北京八大世界文化遗产
+                <w:br/>
+                （2）成功密钥：探寻中轴线申遗成功的秘密
+                <w:br/>
+                （3）历史寻踪：追忆北京中轴线的历史变迁
+                <w:br/>
+                （4）匠人之光：点亮中轴线上的匠人明星......
+                <w:br/>
+                （5）四季风华：感受老北京的时令节俗、物华更替
                 <w:br/>
                 行程结束后，安排送站，乘坐高铁二等返回温馨的家。
                 <w:br/>
                 温馨提示：
                 <w:br/>
-                中国科技馆每天限量预约，如果约不上默认改为恭王府，不再提前告知并且不做任何补偿赔付，预定即接受此条款，不接受以此带来的任何投诉。
+                1、升旗时间比较早，一定要做好早起的准备哦。（天安门广场国旗的升降时间是根据北京的日出日落时间来决定的，具体时间由北京天文台的天文学家林亨专门计算。升旗时间是早晨当太阳的上部边缘与天安门广场所见地平线相平时，所以每天的日出时间和日落时间都不同，国旗的升降时间也有所差异。）如因景区限流未能成功预约升旗，时间允许的话可改为降旗，如因时间不方便，则取消观看升旗仪式，无费用可以退（导游会尽最大努力帮大家预约）
+                <w:br/>
+                2、重要通知：故宫限量实名预约，放票即售罄，所以请尽量提前7天以上报名。出发前三天告知是否已经抢到故宫票。如未能成功预约，可选择：①继续出行，故宫改为游览其他景点或者退门票改为外观（具体以实际情况为准）旅行社不做任何额外赔付;  ②如因得知故宫票未预约成功，选择退团或者改期损失不需要客人承担（并且旅行社不做任何赔偿）。敬请知晓!
+                <w:br/>
+                3、由于天安门广场及故宫景区游览面积比较大，景区周边交通限行，并且没有固定停车场，这天走路较多，尽量穿轻便的鞋子，午餐时间不太确定，建议自备一些点心充饥。
+                <w:br/>
+                4、国家博物馆每天实名限量预约，如果约不上默认改为军博或首博，不再提前告知并且不做任何补偿赔付，预定即接受此条款，不接受以此带来的任何投诉。
                 <w:br/>
                 交通：高铁
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
@@ -1062,61 +1084,61 @@
                 <w:szCs w:val="20"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、住宿标准：酒店二钻住宿双人标准间/大床房，若产生单房差请客人自补房差。
-[...3 lines deleted...]
-                3、用餐标准：2早3正（正餐 30元/人）8菜1汤，10人一桌（一桌人数未满，菜式酌情减少）早餐为每人一份定制热早餐，不吃费用不退。
+                1、住宿标准：酒店三钻住宿双人标准间/大床房，若产生单房差请客人自补房差。
+                <w:br/>
+                2、门票说明：景点首道门票（故宫（含耳麦），八达岭长城，颐和园，科技馆或者恭王府、圆明园、国博或备选）鸟巢及冰立方外景，清华及北大外景、天安门广场、升旗。
+                <w:br/>
+                3、用餐标准：2早3正（正餐 30元/人）8菜1汤，10人一桌（一桌人数未满，菜式酌情减少）早餐为每人一份定制打包热早餐，不吃费用不退。
                 <w:br/>
                 4、用车标准：当地空调旅游车（根据人数调配车型，保证每人一个正座）。
                 <w:br/>
                 5、大交通：家乡-北京南往返高铁二等。
                 <w:br/>
-                5、导游安排：北京当地导游服务（满20人济南起止带全陪导游）军博或首博、科技馆自由参观，无导游讲解服务。。
+                6、导游安排：北京当地导游服务（满20人济南起止带全陪导游）国博或军博、科技馆自由参观，无导游讲解服务。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
@@ -1124,51 +1146,51 @@
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 费用不含：
                 <w:br/>
                 1、旅游意外保险。
                 <w:br/>
-                2、景点内小门票及私人所产生的个人费用等
+                2、景点内小门票及私人所产生的个人费用等。
                 <w:br/>
                 3、由于不可抗拒原因而需要变更行程时产生的费用（包括但不限于自然灾害、航班延误或取消、车辆故障、交通意外等）。
                 <w:br/>
                 4、小童报价：小童报价只含北京当地车餐，其他不含，如因超高产生门票需现付导游或景区。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
@@ -1226,51 +1248,51 @@
                 <w:br/>
                 （报名即默认认可导游可以根据实际约票情况调整景点游览顺序，以实际约票顺序安排行程顺序，不接受以此带来的任何投诉）
                 <w:br/>
                 1.游客出发时需每天携带有效身份证件，如因无证件产生的所有后果自己承担。
                 <w:br/>
                 2.因北京故宫票紧张限量销售及其他各个景点需要提前预约，导游有权根据实际约票情况，适当调整景点游览顺序。如遇政府或景区原因导致景点临时关闭或者景区限流未预约成功，如行程时间内无法再安排，将按照旅行社折扣价将门票费用退回游客（升旗等免费景点费用不退），不承担其它赔偿责任。
                 <w:br/>
                 3.请游客妥善保管个人财物，如有遗失，我社及导游协助处理或报案，无赔偿责任。
                 <w:br/>
                 4.行程内所标的行程的顺序及游览时长仅作为参考，我们尽量按此时长游览，但是具体还是以实际情况为准，如有相差30分钟左右为正常现象望做出理解。
                 <w:br/>
                 5.因本社接待能力有限不接待孕妇出游及80岁以上老人单独出游
                 <w:br/>
                 6.如因个人原因提前离团：任何费用不退。
                 <w:br/>
                 7.旅行途中照顾好老人及儿童，并一定注意人身安全、财产安全、过马路看好红绿灯、走人行横道及看好脚下的路、大巴车行驶过程中不允许在车上站立、更不允许行走等等。住酒店期间注意用热水及用电安全。
                 <w:br/>
                 8.感谢各位选择我社接待你的此次北京之旅，为了保障您的合法权益，监督我们的旅游接待质量，也希望各位对我们的工作多提宝贵意见，您的不满意或建议我们必将重视必并给予答复。在京期间您对行程安排或导游有任何不满请及时联系24小时电话告知，我们会及时帮您解决。行程结束后请大家如实填意见单，我们会在第一时间为您解答和处理，如在京未提出异议，我社将视为此次旅游情况良好，对我们的接待质量无异议、并做无设诉处理，感谢您的配合!
                 <w:br/>
                 游客投诉以在当地填写的游客意见单为准，请各位游客代表认真、如实填写，过后反悔 一概不予受理。
                 <w:br/>
                 9.游客投诉以在当地填写的游客意见单为准，请各位游客代表认真、如实填写，过后反悔 一概不予受理。
                 <w:br/>
                 10.北京所有景点均需提前预约，如故宫预约成功后。客人因个人原因出团前8天内取消，北京当地旅行社需要收取：地接车位、导服损失+门票损失合计600元/人-800元/人，环球门票损失另外需要游客自行承担。出了高铁票取消需由客人自己携带本人证件去火车站退票（需给我们票面票款+10元/人的订票费）。
                 <w:br/>
-                满20人成团，如不足20人，需延至下一期。 如未成团提前3天通知！！！
+                满20人成团，如不足20人。 如未成团提前3天通知！！！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -1311,51 +1333,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">                                                                          打印日期：2026-01-08</w:t>
+      <w:t xml:space="preserve">                                                                          打印日期：2026-04-10</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>