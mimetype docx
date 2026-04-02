--- v0 (2025-10-23)
+++ v1 (2026-04-02)
@@ -511,51 +511,51 @@
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">行程详情</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                山东-成都/绵阳
+                全国各地-成都/绵阳
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 乘机抵达机场，出站后接机人员接您前往酒店入住，后自由活动至次日出发。
                 <w:br/>
                 备注：接机因需要步行到停车点，会出现等待现象，敬请理解！
                 <w:br/>
                           绵阳接机会出现拼车等待现象，敬请理解！
                 <w:br/>
                 交通：飞机
                 <w:br/>
               </w:t>
@@ -703,83 +703,81 @@
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 成都-都江堰或熊猫乐园-动车-松潘/黄龙九寨/黄胜关站-川主镇/九寨沟
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                行程安排：解锁治水密码，体验川青铁路，开启九寨新玩法
-[...1 lines deleted...]
-                ■早餐后出发（早上前往总台办理退房+携带所有行李）
+                早餐后出发（早上前往总台办理退房+携带所有行李）
                 <w:br/>
                 接早时间以通知为准，保持电话畅通；（通知时段：出发前1日18:00-22:30）
                 <w:br/>
-                ■7:30左右集合统一出发(节假日或旺季出发时间会提前约30分钟）。
-[...11 lines deleted...]
-                ■抵达酒店入住休息
+                7:30左右集合统一出发(节假日或旺季出发时间会提前约30分钟）。
+                <w:br/>
+                游览【都江堰】（门票已含，自助游览约2小时）或【熊猫乐园】（门票已含，自助游览约1小时）
+                <w:br/>
+                午餐【国宝养生菜】
+                <w:br/>
+                午餐后根据实际出票车次时刻出发前往前往火车站（车次/时刻/站点不指定）
+                <w:br/>
+                导游陪同乘动车约2h至松潘/黄龙九寨/黄胜关站
+                <w:br/>
+                到站后乘车约1h前往【藏家欢乐颂+藏式土火锅】{约40-60分钟，赠送项目不去不退，含晚餐}
+                <w:br/>
+                抵达酒店入住休息
                 <w:br/>
                 参考车次：
                 <w:br/>
                 去程参考车次：①C5796成都东-黄龙九寨站（15:45-17:36）;②C5756成都东-黄龙九寨站（18:36-20:33）;③C5786成都东-松潘站（19：03-20：48）；④C5766成都东-黄胜关站（14:44-17:10）等
                 <w:br/>
                 费用不含：
                 <w:br/>
                 不含都江堰电瓶车+耳麦30元/人；不含都江堰电瓶车+耳麦30元/人；
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1．动车站点/时刻/班次/车厢/座次不指定，以实际出票为准，行程时间根据出票时间将进行动态调整；披露时间仅供参考；列车实施电子客票，旅客需凭本人身份证原件办理进出站手续；请带好相关证件配合检查
                 <w:br/>
-                2．进入藏区请尊重少数民族风俗习惯，避免纠纷；沿途厕所/餐厅/服务区/景区/加水站/酒店旁边均有当地人售卖商品，请谨慎选购，建议索要发票。同时此类商店非旅行社安排，如在此类商店购买商品，出现任何问题需自行承担风险；
+                进入藏区请尊重少数民族风俗习惯，避免纠纷；沿途厕所/餐厅/服务区/景区/加水站/酒店旁边均有当地人售卖商品，请谨慎选购，建议索要发票。同时此类商店非旅行社安排，如在此类商店购买商品，出现任何问题需自行承担风险；
                 <w:br/>
                 交通：动车+大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
@@ -906,85 +904,71 @@
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 乘观光车深度游览【九寨沟景区】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                行程安排：置身童话世界九寨沟 感受九寨归来不看水的山水魅力
-[...17 lines deleted...]
-                景区内根据摄影师安排前往景区指定拍摄点拍摄（赠送体验为旅行社提前预定，不去不退，不做等价置换）
+                07:00左右酒店早餐后出发前往游览【九寨沟风景区】{门票已含，自助游览约8小时}
+                <w:br/>
+                下午按团队约定时间到指定地点集合。
+                <w:br/>
+                随后用晚餐，后入住酒店休息
                 <w:br/>
                 费用不含：
                 <w:br/>
                 不含九寨观光车旺季4.1-11.14：90元/人；淡季11.15-次年3.31：80元/人；九寨沟景区保险10元/人；
                 <w:br/>
                 【增值套餐】【藏羌风情晚会】（需另付费升级，由旅行社或导游代购门票，团队价260-280元/人不等）
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1．九寨沟海拔1900-3100米。领票及排队进景区时间依当天客流而定，景区开放区域、游览方式与路线以官方公布为准。游客采用乘车与步行结合方式游览，统一乘观光车（公交运行方式），随团导游无法陪同。
                 <w:br/>
                 2．今日行程不含午餐，游客可到自带干粮或在景区内诺日朗餐厅用餐，自助餐60元/人起，用餐比较简单
                 <w:br/>
                 3．九寨景区禁止吸烟，有吸烟习惯的客人请忍耐或到专门的吸烟区，否则会受到高额罚款。请严格遵守景区游览秩序和规定，一旦违反将会面临高额罚款和行政处罚。景区内建议不要嬉戏打闹，避免造成意外。
                 <w:br/>
-                4．赠送的藏式土火锅顺序导游可能会根据团上实际情况进行日期调整；
+                赠送的藏式土火锅顺序导游可能会根据团上实际情况进行日期调整；
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
@@ -1094,104 +1078,98 @@
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">行程详情</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                酒店-岷江源头-红军长征纪念碑-松潘/黄龙九寨/黄胜关站动车-成都站
+                酒店-红军长征纪念碑-松潘/黄龙九寨/黄胜关站动车-成都站
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                行程安排：打卡岷江源头、红军长征纪念碑、寻访人间瑶池黄龙，动车轻松返回成都
-[...17 lines deleted...]
-                ■抵达成都火车站后，出站后摆渡车接站前往酒店办理入住后自由活动至次日出发。
+                早餐后瞻仰红军长征纪念碑（自由活动约30分钟，赠送景点不去/闭园均不退费）
+                <w:br/>
+                午餐【牦牛养生汤锅】
+                <w:br/>
+                午餐后乘车前往黄龙景区 
+                <w:br/>
+                途中在高原缓冲服务站稍作调整，有服务站工作人员上车为游客讲解预防高原反应的有关知识
+                <w:br/>
+                后前往游览人间瑶池【黄龙风景区】（门票已含，自助游览约4小时）
+                <w:br/>
+                集合前往高铁站（松潘/黄龙九寨/黄胜关站）乘动车返回成都
+                <w:br/>
+                抵达成都火车站后，出站后摆渡车接站前往酒店办理入住后自由活动至次日出发。
                 <w:br/>
                 参考车次：
                 <w:br/>
                 回程参考车次：①C5789松潘-成都东（18:32-20:39）；②C5768松潘-成都东（17:59-19:52）；③C778松潘-成都西（19:01-21:30）；④C5798黄龙九寨-成都东（18:18-20:39）等
                 <w:br/>
                 费用不含：
                 <w:br/>
                 不含黄龙索道上行80元/人下行40元/人，定位讲解器30元/人；观光车20元/人；黄龙景区保险10元 /人
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1．景区内的摊点购物店，沿途停留休息的站点，餐厅自带超市及商铺均不属于旅行社安排的购物店范畴，敬请知悉！途中餐厅配套超市有当地药材，牦牛肉，手工艺品等土特产，游客朋友可根据个人喜好购买。
                 <w:br/>
                 2．沿途当地高原服务站，有兜售防寒衣物，氧气或抗高反药物，价格较贵，如有需要请谨慎购买。与旅行社无关。
                 <w:br/>
                 3．黄龙建议游览方式：索道上山--望龙坪--栈道步行至游览五彩池--从下山栈道步行下山；（黄龙冬季索道或因检修停运，需步行上下山，请量力而行），目前黄龙景区开通景区观光车（索道上站-五彩池站），每天限量5000张，费用为20元/人自愿购买，若有需求的游客建议提前关注公众号及时预约抢票，若未抢到票，旅行社/导游不承担任何责任！景区内导游无法全程陪同。
                 <w:br/>
-                4．沿途部分路段实行交通管制，容易堵车，返程至高铁时间提前1小时左右抵达车站办手续；故此日送站时间会相对提前；当天车次以实际最终出票为准；
+                沿途部分路段实行交通管制，容易堵车，返程至高铁时间提前1小时左右抵达车站办手续；故此日送站时间会相对提前；当天车次以实际最终出票为准；
                 <w:br/>
                 交通：汽车+动车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
@@ -1318,147 +1296,147 @@
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 成都市区自由活动或升级套餐三选一
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                A线：成都-熊猫基地-三星堆或金沙遗址-成都
+                A线：成都-熊猫基地-三星堆-成都
                 <w:br/>
                 行程安排：国宝萌力暴击×探秘三星堆古代黑科技
                 <w:br/>
-                ■领取打包路早出发（若无通知返程不换酒店，无需退房，贵重物品随身携带）
-[...15 lines deleted...]
-                ■返回成都后导游统一安排回送前往指定酒店入住，后自由活动至次日出发。
+                领取打包路早出发（若无通知返程不换酒店，无需退房，贵重物品随身携带）
+                <w:br/>
+                小车提前到酒店接客人至集合点（拼车）
+                <w:br/>
+                可能您是先到集合地点需等候其他游客（部分客人等候时长约1小时）
+                <w:br/>
+                07:00集合07:30统一出发前往大熊猫基地（车程约半小时）
+                <w:br/>
+                抵达【成都大熊猫繁育基地】（门票已含，游览时间约2小时）
+                <w:br/>
+                午餐享用寻味家常菜
+                <w:br/>
+                午餐后统一集合出发，前往三星堆（车程约1.5小时）
+                <w:br/>
+                游览【三星堆博物馆】（门票已含，游览时间约 2 小时）
+                <w:br/>
+                返回成都后导游统一安排回送前往指定酒店入住，后自由活动至次日出发。
                 <w:br/>
                 费用不含：
                 <w:br/>
                 不含熊猫基地观光车30元/人及电子讲解20元/人；
                 <w:br/>
-                不含三星堆遗址讲解器30元/人或金沙遗址讲解器20元/人;
+                不含三星堆遗址讲解器30元/人;
+                <w:br/>
+                ☆如未抢到三星堆门票，我社将免费协助游客预约【四川博物院】成人退三星堆门票72元；若又恰逢每周一博物院闭馆，再改游【宽窄巷子】。
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1．集合地点附近有卖早餐或雨衣雨鞋等小物品的小商贩，请自行甄别！景区内有各种小商品售卖，请客人酌情谨慎购买，此类购物店与旅行社及导游无关。
                 <w:br/>
-                2．三星堆政策限制请提前知晓：无法保证导游能陪同进馆讲解，若导游不能进馆，可选择智能讲解器30/人；无法保证百分百抢到门票，若未抢到三星堆门票，则默认替换为游览金沙遗址且会更换安排车辆及导游；
-[...5 lines deleted...]
-                4．本行程全程标注的时刻均为参考时刻，具体时刻以实际行程发生为准，行程中所列景区游览时间，是指游客抵达景区门口（含排队等待进景区的时间在内）开始计时；谢谢理解！建议不要预定当天返程大交通
+                三星堆政策限制请提前知晓：无法保证导游能陪同进馆讲解，若导游不能进馆，可选择智能讲解器30/人；无法保证百分百抢到门票，☆如未抢到三星堆门票，我社将免费协助游客预约【四川博物院】成人退三星堆门票72元；若又恰逢每周一博物院闭馆，再改游【宽窄巷子】。
+                <w:br/>
+                2．博物馆内禁止吸烟，拍照请关闭闪光灯。
+                <w:br/>
+                3．本行程全程标注的时刻均为参考时刻，具体时刻以实际行程发生为准，行程中所列景区游览时间，是指游客抵达景区门口（含排队等待进景区的时间在内）开始计时；谢谢理解！建议不要预定当天返程大交通
                 <w:br/>
                 （以上行程导游可以根据实际情况在不减少景点或缩短游览时间的前提下做相应调整，敬请谅解）
                 <w:br/>
                 B线 成都-乐山大佛-黄龙溪-成都
                 <w:br/>
                 行程安排：探寻何为山是一尊佛，佛是一座山，邂逅成都人民的“后花园”
                 <w:br/>
-                ■酒店总台领取路早后出发（若无通知返程不换酒店，无需退房，贵重物品随身携带）
-[...15 lines deleted...]
-                ■返回成都后导游统一安排(拼车摆渡)回送前往指定酒店入住，后自由活动至次日出发。
+                酒店总台领取路早后出发（若无通知返程不换酒店，无需退房，贵重物品随身携带）
+                <w:br/>
+                小车提前到酒店接客人至集合点（拼车）
+                <w:br/>
+                可能您是先到集合地点需等候其他游客（部分客人等候时长约1小时）
+                <w:br/>
+                07:00集合07:30统一出发经成雅乐高速抵乐山（车程约2小时）
+                <w:br/>
+                抵达【乐山大佛】深度登山游览（门票已含，游览约3小时）
+                <w:br/>
+                午餐【乐山翘脚牛肉】
+                <w:br/>
+                午餐后统一集合出发，前往黄龙溪古镇（车程约1小时10分）
+                <w:br/>
+                游览【黄龙溪古镇】（赠送游览约 2 小时）
+                <w:br/>
+                返回成都后导游统一安排(拼车摆渡)回送前往指定酒店入住，后自由活动至次日出发。
                 <w:br/>
                 费用不含：
                 <w:br/>
                 不含乐山景区小交通摆渡车单次 10 元/人，全天 15 元/人；不含乐山无线耳麦讲解器20/人（建议购买）
                 <w:br/>
                 温馨提示：
                 <w:br/>
-                5．集合地点附近有卖早餐或雨衣雨鞋等小物品的小商贩，请自行甄别！景区内有各种小商品售卖，乐山景区内外寺庙烧香/请法器/法物流通处等，请客人酌情谨慎购买消费，此类购物店等场所与旅行社及导游无关。
-[...3 lines deleted...]
-                7．本行程全程标注的时刻均为参考时刻，具体时刻以实际行程发生为准，行程中所列景区游览时间，是指游客抵达景区门口（含排队等待进景区的时间在内）开始计时；谢谢理解！建议不要预定当天返程大交通
+                4．集合地点附近有卖早餐或雨衣雨鞋等小物品的小商贩，请自行甄别！景区内有各种小商品售卖，乐山景区内外寺庙烧香/请法器/法物流通处等，请客人酌情谨慎购买消费，此类购物店等场所与旅行社及导游无关。
+                <w:br/>
+                5．登山游览乐山时请游客在过程中切记注意安全，旺季人多，登山下佛脚排队时间较长请悉知；夏季黄龙溪戏水请注意自身财产人身安全；由于景区戏水游客较多，容易造成衣服沾水打湿，请选择此行程的游客注意随身多带一套衣物以备替换；敬请知晓！冬季天气寒冷请勿戏水，以免感冒；
+                <w:br/>
+                6．本行程全程标注的时刻均为参考时刻，具体时刻以实际行程发生为准，行程中所列景区游览时间，是指游客抵达景区门口（含排队等待进景区的时间在内）开始计时；谢谢理解！建议不要预定当天返程大交通
                 <w:br/>
                 （以上行程导游可以根据实际情况在不减少景点或缩短游览时间的前提下做相应调整，敬请谅解）
                 <w:br/>
                 C线 成都-都江堰-青城山-成都
                 <w:br/>
                 行程安排：拜水都江堰×问道青城山
                 <w:br/>
-                ■酒店总台领取路早后出发（若无通知返程不换酒店，无需退房，贵重物品随身携带）
-[...13 lines deleted...]
-                ■返回成都后导游统一安排(拼车摆渡)回送前往指定酒店入住，后自由活动至次日出发。
+                酒店总台领取路早后出发（若无通知返程不换酒店，无需退房，贵重物品随身携带）
+                <w:br/>
+                小车提前到酒店接客人至集合点（拼车）
+                <w:br/>
+                可能您是先到集合地点需等候其他游客（部分客人等候时长约1小时）
+                <w:br/>
+                07:00集合统一出发前往都江堰（车程约1.5小时）
+                <w:br/>
+                抵达【都江堰景区】（门票已含，游览约3小时）
+                <w:br/>
+                午餐[灌县农家菜]
+                <w:br/>
+                午餐后乘车前往游览【青城山前山】（门票已含，游览约 3.5 小时）
+                <w:br/>
+                返回成都后导游统一安排(拼车摆渡)回送前往指定酒店入住，后自由活动至次日出发。
                 <w:br/>
                 费用不含：
                 <w:br/>
                 不含都江堰停车场到景区电瓶车（景区古城观光车）10元/人、景区内观光车单程10元/人、玉垒扶梯40元/人、青城山电瓶车35元/人，月城湖船票10元/人，索道60元/人等交通工具自理。
                 <w:br/>
                 不含都江堰景区+青城山景区耳麦讲解40元/人；
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1．集合地点附近有卖早餐或雨衣雨鞋等小物品的小商贩，景区内有各种小商品售卖，请客人酌情谨慎购买，此类购物店与旅行社及导游无关。
                 <w:br/>
                 2．青城山空气湿润，夏季多雨，部分路段险滑，请您特别注意舒适的运动鞋。都江堰青城山门票为一票通，一旦预定，则不能取消，若临时取消景点，费用不退。
                 <w:br/>
                 3．本行程全程标注的时刻均为参考时刻，具体时刻以实际行程发生为准，行程中所列景区游览时间，是指游
                 <w:br/>
                 客抵达景区门口（含排队等待进景区的时间在内）开始计时；谢谢理解！建议不要预定当天返程大交通
                 <w:br/>
                 （以上行程导游可以根据实际情况在不减少景点或缩短游览时间的前提下做相应调整，敬请谅解）
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1586,51 +1564,51 @@
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">行程详情</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                成都/绵阳-山东
+                成都/绵阳-家乡
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 根据航班时间，适时前往机场，乘机返回出发地，结束所有行程。
                 <w:br/>
                 交通：飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -1763,63 +1741,65 @@
                 <w:szCs w:val="20"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                机票：含济南至成都或绵阳往返经济舱机票，预定请提供正确的姓名及身份证件号码，因个人原因提供身份证有误，造成不能登机，产生的损失由游客自理，我公司概不负责。团队特价机票不提供退票，改期，更名服务，退团票价全损；航班时间以出团通知为准，仅保证行程安排，不保证自由活动时间。出发当日请务必携带好有效身份证件（满16周岁以上为身份证原件和有照片的护照原件，未满16周岁为护口本原件），建议提前2小时抵达机场；自身原因导致误机的，旅游者自行承担；机上无陪同服务。
+                机票：含全国各地至成都或绵阳往返经济舱机票，预定请提供正确的姓名及身份证件号码，因个人原因提供身份证有误，造成不能登机，产生的损失由游客自理，我公司概不负责。团队特价机票不提供退票，改期，更名服务，退团票价全损；航班时间以出团通知为准，仅保证行程安排，不保证自由活动时间。出发当日请务必携带好有效身份证件（满16周岁以上为身份证原件和有照片的护照原件，未满16周岁为护口本原件），建议提前2小时抵达机场；自身原因导致误机的，旅游者自行承担；机上无陪同服务。
                 <w:br/>
                 住宿：全程5晚经济型双人标准间，每人一床位，独立卫生间，产生房差自理。
                 <w:br/>
                 用车：行程内旅游大巴车，一人一正座，不提供座次要求；散客拼团全程可能非同一台车；接送机为小车接送。
                 <w:br/>
                 动车：成人价含成都往返黄龙九寨站动车票二等座
                 <w:br/>
                 门票：全程只含景点第一大门票，门票皆为旅行社团队协议折扣票，如您享受优惠政策不再退费用；景区配套交通设施需自理（明细见行程内温馨提示）。行程内所有景区在无不可抗力情况下我社均会到达景区，行程顺序会根据当地天气/路况等情况略有调整。
                 <w:br/>
                 用餐：5早5正，正餐餐标30元/人 酒店赠餐不用不退，儿童不占床不含餐。
                 <w:br/>
                 导游：行程段分段持证中文导游服务（接送站、中转不配导游）
+                <w:br/>
+                景区小交通：含小交通:九寨沟观光车90+黄龙上行索道80+观光车20+耳麦30+都江堰电瓶车耳麦30+乐山大佛耳麦观光车40=290元
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
@@ -1837,81 +1817,63 @@
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 【房差】单房差（报价均以1人1床位计算，如游客人数为单数而又无法拼房，则需补房差） 
                 <w:br/>
                 【儿童】不含景区门票和观光车、不含床位、不占床不含酒店早晚餐及其他自理项目；超过需另付费；
                 <w:br/>
                 【其它1】个人消费（如酒店内消费和自由活动消费）行程中不含的餐，及出发地自费项目，成都住宿及用餐；
                 <w:br/>
                 【其它2】因交通延阻、罢工、天气、飞机机器故障、航班取消或更改时间等不可抗力原因所引致的额外费用。
                 <w:br/>
                 【增值服务】藏羌风情晚会等属于旅行社提供的另付费增值服务套餐项目，完全属于客人自愿选择，旅行社可代为预订门票（可报名时预定或团上委托导游代订）；不属于导游或旅行社推荐的自费项目；敬请知晓！！
                 <w:br/>
                 【交通】不含航空保险；
                 <w:br/>
                 【景交】不含景区配套设施及小交通：
                 <w:br/>
-                都江堰电瓶车+耳麦	30元/人
-[...4 lines deleted...]
-                <w:br/>
                 九寨沟景区保险	10 元/人 
                 <w:br/>
                 九寨沟千古情/藏谜晚会	260-280元/人
                 <w:br/>
-                黄龙景区索道	上行 80 元/人
-[...5 lines deleted...]
-                黄龙景区生态观光车 	20 元/人
+                黄龙景区索道	下行 40 元/人
                 <w:br/>
                 黄龙景区保险 	10 元/人 
                 <w:br/>
                 熊猫基地电子讲解	20元/人
                 <w:br/>
                 熊猫基地观光车	30元/人
                 <w:br/>
                 三星堆或金沙智能讲解器	30元/人
-                <w:br/>
-[...4 lines deleted...]
-                乐山无线耳麦讲解器	20/人
                 <w:br/>
                 都江堰停车场到景区电瓶车（景区古城观光车）	10元/人
                 <w:br/>
                 景区内观光车	单程10元/人
                 <w:br/>
                 玉垒扶梯	40元/人
                 <w:br/>
                 青城山电瓶车	35元/人
                 <w:br/>
                 月城湖船票	10元/人
                 <w:br/>
                 青城山索道	60元/人
                 <w:br/>
                 都江堰+青城山耳麦讲解	40元/人
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
@@ -2294,51 +2256,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">                                                                          打印日期：2025-10-23</w:t>
+      <w:t xml:space="preserve">                                                                          打印日期：2026-04-02</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>