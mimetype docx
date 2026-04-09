--- v0 (2026-01-09)
+++ v1 (2026-04-09)
@@ -15,65 +15,51 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">云之蓝-我在洱海有块田-昆明大理丽江双飞6天行程单</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">云之蓝-我在洱海有块田-昆大丽双飞6天</w:t>
+        <w:t xml:space="preserve">云之蓝-洱海东与西-昆明大理丽江双飞6天行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -126,93 +112,93 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">山东省-济南市</w:t>
+              <w:t xml:space="preserve">济南市</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">目的地</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">云南省-昆明市</w:t>
+              <w:t xml:space="preserve">云南省</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
@@ -435,59 +421,59 @@
                 <w:szCs w:val="20"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">产品介绍</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8500" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                0：零自费，赠送必坐小交通，包含价值308元/景区小交通大礼包;(玉龙雪山云杉坪索道+环线车60元+蓝月谷电瓶车60元+大理古城电瓶车35元+石林电瓶车25元+洱海金梭岛游船98元(含龙宫海菜花表演)+洱海音乐敞篷车30元)，出游更舒心
-[...1 lines deleted...]
-                1：二大文化体验：价值280元/人的《丽水金沙》演出+价值80元/人的彝族祭火大典.篝火晚会
+                0：零自费，赠送必坐小交通，包含价值273元/景区小交通大礼包;(玉龙雪山云杉坪索道+环线车60元+蓝月谷电瓶车60元+石林电瓶车25元+洱海金梭岛游船98元(含龙宫海菜花表演)+洱海音乐敞篷车30元)，出游更舒心
+                <w:br/>
+                1：二大文化体验：价值280元/人的,《印象丽江》或《丽水金沙》演出+价值80元/人的彝族祭火大典.篝火晚会
                 <w:br/>
                 2：三大文化古城+三大五A景区：高原姑苏丽江古城+历史文献名邦大理古城+静谧桃园束河古镇
                 <w:br/>
                 3：四种大理最新颖玩法：我在洱海有块田：音乐大篷车+网红小火车拍照打卡+洱海S湾骑行+洱海唯美唯一廊桥打卡=云之蓝微电影（航拍视频）
                 <w:br/>
-                4：五大vip奢享礼遇：山东成团，给您一个完美的云南之旅
+                4：五大vip奢享礼遇：只为做最好的山东成团，给您一个完美的云南之旅
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1000" w:type="dxa"/>
@@ -556,51 +542,51 @@
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 全国各地→昆明→入住酒店
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 热烈欢迎贵宾乘机抵达“春城”——昆明，我社安排专人接机，乘正规空调旅游大巴下榻酒店。
                 <w:br/>
                 温馨提示：
                 <w:br/>
-                1、此行程为山东成团散客拼团，昆明机场把来山东游客贵宾接入酒店。
+                1、此行程为山东成团，昆明机场把来山东游客贵宾接入酒店。
                 <w:br/>
                 2、当您入住酒店后要注意休息，做好体力储备，尤其是初上高原的贵宾，请注意不要剧烈运动和饮酒。
                 <w:br/>
                 3、今天没有安排团体膳食，各位贵宾可自行品尝云南小吃。
                 <w:br/>
                 交通：飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
@@ -893,104 +879,88 @@
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">行程详情</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                楚雄→大理大理—理想邦—金梭岛—大理古城—洱海有块田—大理古城（含电瓶车）→洋人街
+                楚雄—理想邦—金梭岛—洱海有块田
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                早餐后打卡“摩洛哥风情”【大理的圣托里尼】这里蓝色浪漫，白色纯净，交织成大理的完美。这里温柔与风和白云一样恍惚，窝在手心的汗开始闹腾，像被洗涤晒干了的蓝色一样浪漫。这里淡淡的幽蓝隐匿着你的美，深深的一抹微蓝是你的魅。这里迷恋蓝色。色彩柔软，伴随着蓝色调，深入内心静谧处，看久了似乎陷进画的浪漫世界，安静地声音，忘记一切。天空与海洋两者间一个个梦境，尤其浪漫。
-[...35 lines deleted...]
-                3、注意防晒，云南的紫外线还是很强的，避免高反尽量少量运动 ✨穿搭建议:白天天气较热，建议穿棉麻面料的衬衫、薄长裙、薄T恤等衣服。早晚温差比较大，蕞好准备一件薄外套，避免着凉。鞋子可选择舒适的运动鞋或凉鞋。
+                早餐后打卡“摩洛哥风情”【大理的圣托里尼】
+                <w:br/>
+                乘船登【金梭岛】古渔村游览，海景自由拍照，岛内有【龙宫】景点，是天然地下溶洞，正所谓海中有岛，岛中有洞，洞中有景，美不胜收。赠送【魅力金梭之海菜花】歌舞表演，——在风花雪月的大理，“云之蓝专属策划—洱海派对”-，这里是远离喧嚣的心灵归处—来洱海，把旅行写成浪漫的田园诗！
+                <w:br/>
+                1、乘坐【音乐大篷车】开启洱海诗与远方之旅，领略洱海壮丽景色，坐落在风景如画的洱海边，音乐大篷车为游客游玩提供了别具一格的体验。这个独特的休闲空间集音乐、美景与移动车辆于一体，让家庭成员在欣赏洱海壮丽景色的同时，也能沉浸在音乐的海洋中，享受亲情和欢乐。 
+                <w:br/>
+                2、风吹麦浪—稻田网红小火车拍照打卡；在“我在洱海有块田”，框住苍山云影与稻田风光，这里不仅是拍照打卡地，更是心灵的休憩站—听风掠过稻浪的私语，将大理的慢时光，悉数珍藏。
+                <w:br/>
+                3、洱海网红点【洱海S湾-含骑行】在不同的季节，S 湾的田野会展现出不同的风貌。春天的油菜花，夏天的向日葵，秋天的菊花，每一种花卉都为这片土地增添了无穷的魅力。站在花丛中，背景是宁静的村庄和青山，你的照片一定会充满生机和色彩。
+                <w:br/>
+                4、打卡洱海唯一的唯美【廊桥】超出片机位；在洱海生态廊道的尽头，一座【廊桥】静卧碧波之上，芦苇摇曳，水光潋滟，这里是大理写给世界的一封情书。随手一拍都是氛围感大片；漫步于此，听风低语，看云卷云舒，让脚步慢下来，让心沉醉在洱海温柔的臂弯里，遇见最纯粹的大理浪漫。
+                <w:br/>
+                5、金花打跳共舞—互动狂欢：在美轮美奂的洱海边，碧海蓝天清风徐来，正是好心情的此刻，特别安排少数民族打跳体验，以及摄影师为好心情留下的纪念。
+                <w:br/>
+                6、微电影旅拍：赠送“云之蓝”微电影（航拍视频全团一个30秒微电影视频）
+                <w:br/>
+                7、洱海家庭旅拍：包含3张电子版照片
+                <w:br/>
+                晚餐安排大理特色餐【南涧跳菜】南涧跳菜又称“彝族跳菜”“抬菜舞”
+                <w:br/>
+                ********独家赠送“云之蓝”全团微电影（航拍30秒小视频）+赠送三张旅拍电子版照片）
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
@@ -1100,70 +1070,74 @@
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">行程详情</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                大理→新华文化艺术小镇→丽江→玉龙雪山云杉坪索道→蓝月谷→丽江古城
+                大理→大理古城或新华文化艺术小镇→丽江→玉龙雪山云杉坪索道→蓝月谷→丽江古城
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                酒店享用早餐后，乘车前往大理【新华文化艺术小镇】，一个AAAA 级风景名胜区，境内居住有彝、回、僳僳、苗、汉等民族。各个民族都有自己的独特的风俗民情，绚丽多姿多彩的民族婚礼，风趣的掐新娘活动，意味无穷的取乳名和抢名习俗，一驮谷子换一驮梨的古朴交易，组成了特有的民族风俗“大观园”。
-[...1 lines deleted...]
-                之后乘车前往丽江，抵达后游览国家5A级景区【玉龙雪山】，玉龙雪山最高海拔5596米，终年披云戴雪，气势磅礴，乘车前往【玉龙雪山】风景区游览。乘【云杉坪索道】（如遇到云杉坪索道限流或其他原因无法乘坐索道则退40元索道价），（可付费100元/人升级冰川公园索道，索道请出团前确认，出行后不方便变更，谢谢配合， 因资源特殊紧张，不保100%上大索道；遇大索道无票或停运改云杉坪索道现场退差价100/人；温馨提示：因冰川公园索道抵达海拔较高，容易出现高原反应，我们不推荐您升级，云杉坪索道夏季可尽情的饱览玉龙雪山风光，原始树木郁郁葱葱，雪山诸峰千姿百态，相互映衬，心旷神怡是你此时最好的感受。穿越一片原始森林，你会看到又高又直的云杉，一棵连着一棵，林海茫茫。
+                酒店享用早餐后我们将前往游览【大理古城】或【新华民族村】，该景点为二选一安排，导游将根据情况推荐游览！（特别说明：若当天游览新华民族村，行程第三天游览大理古城；若当天游览大理古城，新华民族村不再游览）
+                <w:br/>
+                【大理古城】是南诏国和宋大理国的皇城古都，漫步古城，鹅卵石堆砌的墙壁上满是干净的青瓦，旧日屋檐鲜花枝蔓爬满了屋顶，小河唱着动听的歌曲，在温暖和煦的阳光下，诗和远方触手可及。漫步“洋人街”，露天的桌椅、咖啡店、西餐厅中西合璧是这条街独特的风景，时尚文艺风情绽放着大理的浪漫情怀。
+                <w:br/>
+                【新华文化艺术小镇】是典型白族特色村落，可以了解到当地特色的民族文化，建筑，习俗和生活方式，也设有各种民族特色的展览、表演、以及传统体验等。
+                <w:br/>
+                之后乘车前往丽江，抵达后游览国家5A级景区【玉龙雪山】，玉龙雪山最高海拔5596米，终年披云戴雪，气势磅礴，乘车前往【玉龙雪山】风景区游览。乘【云杉坪索道】（如遇到云杉坪索道限流或其他原因无法乘坐索道则退40元索道价）；可尽情的饱览玉龙雪山风光，原始树木郁郁葱葱，雪山诸峰千姿百态，相互映衬，心旷神怡是你此时最好的感受。穿越一片原始森林，你会看到又高又直的云杉，一棵连着一棵，林海茫茫。
                 <w:br/>
                 （受风季影响停开、索道维修等人力不可抗因素等特殊情况导致游客无法乘坐索道时，现成退云杉坪索道费40元，敬请谅解；）
                 <w:br/>
                 之后前往游览【蓝月谷】（已含电瓶车60元/人），源自雪山的万古冰雪消融之后顺着峭壁流淌而下，不断汇集为山涧、溪流，最终在蓝月谷中形成了清澈见底、甘冽无比的河流。晴天时，水的颜色是蓝色的，山谷呈月牙形，远看就像一轮蓝色的月亮镶嵌在玉龙雪山脚下。
                 <w:br/>
                 游览结束后根据时间安排观看【印象丽江】或【丽水金沙】以舞蹈诗画的形式，荟萃了丽江奇山异水孕育的独特的滇西北高原民族文化气象、是亘古绝丽的古纳西王国的文化宝藏，择取丽江各民族最具代表性的文化意象，全方位地展现了丽江独特而博大的民族文化和民族精神。
                 <w:br/>
                 之后游览世界文化遗产、国家5A级景区【丽江古城】（丽江古城属于开放式景点，游客游览结束后，自行前往酒店），随意、自然的生活，如同水的慵懒，阳光的温情，一缕幽香熏染着纳西情韵的古镇。流水、小桥、人家，宛若秀丽的江南，独自沉沦在那份自在与悠然之中，游客请自行选择品尝古城内小吃、美食，游览结束后自行返回酒店。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
@@ -1898,51 +1872,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">                                                                          打印日期：2026-01-09</w:t>
+      <w:t xml:space="preserve">                                                                          打印日期：2026-04-09</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>