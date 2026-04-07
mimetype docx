--- v1 (2026-01-09)
+++ v2 (2026-04-07)
@@ -15,51 +15,51 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">【尊荟】--北京双高4日游行程单</w:t>
+        <w:t xml:space="preserve">【尊荟】--北京双高4日游（五一）行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -688,126 +688,120 @@
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">行程详情</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                天安门广场—故宫博物院—恭王府—什刹海风景区
+                天坛通票—颐和园—圆明园—观清华大学
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                早餐后前往游览【天安门广场】是世界上最大的城市中心广场。1986年天安门广场被评为“北京十六景”之一，景观名“天安丽日”，瞻仰【毛主席纪念堂】（每天限量发售，名额有限，如抢不上或者遇政策性关闭默认改为外观并不做补偿，不处理因此带来的任何投诉）。外观【人民英雄纪念碑】，【人民大会堂】
-[...11 lines deleted...]
-                2、由于天安门广场及故宫景区游览面积比较大，景区周边交通限行，并且没有固定停车场，这天走路较多，尽量穿轻便的鞋子，中午不含餐，可自备点零食。
+                【天坛公园含通票】(含圜丘坛、皇穹宇、祈年殿 约1小时)游览世界上最大的皇家祭祀建筑群，始建于明朝永乐十八年（1420年），是明清两代皇帝祭祀天地之神和祈祷五谷丰收的地方，1998年11月，被列入《世界遗产名录》。北京天坛是世界闻名的古代祭天建筑群，其严谨的建筑布局，奇特的建筑结构，瑰丽的建筑装饰，被认为是我国现存的一组精致美丽的古建筑群。
+                <w:br/>
+                【颐和园】（首道门票，约2小时）：世界上最美丽的皇家园林，是保存最完整的一座皇行宫御苑，被誉为“皇家园林博物馆”，有山有水有画，十里青山行画里，双飞白鸟似江南的园林风光…也是国家重点景点。【颐和园游船选择坐游船100元/人，费用自理】
+                <w:br/>
+                【清华大学外景】外观我国第一所国立综合性大学，坐落于北京西北郊风景秀丽的清华园。是中国高层次人才培养和科学技术研究的重要基地之一。
+                <w:br/>
+                【圆明园】（含遗址，约1小时）：圆明园，曾以其宏大的地域规模、杰出的营造技艺、精美的建筑景群、丰富的文化收藏和博大精深的民族文化内涵而享誉于世，被誉为“一切造园艺术的典范”和“万园之园”。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">用餐</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：有     午餐：有     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">住宿</w:t>
             </w:r>
           </w:p>
@@ -871,126 +865,126 @@
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">行程详情</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                升旗仪式—八达岭长城—鸟巢、水立方外景—前门大街
+                升旗仪式—八达岭长城—鸟巢及水立方外景—前门大街
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 早餐打包，观庄严的【升旗仪式】（升旗仪式根据北京夏至冬至时间适当调节前后顺序），感受共和国永不谢幕的典礼。
                 <w:br/>
-                【八达岭长城】（首道门票，约2.5小时）：我国古代最伟大的防御工程,此段为全国十大风景名胜区之首，也是长城建筑中的精华，亲自登临气势磅礴的万里长城，体验“不到长城非好汉”的气魄，万里长城像一条巨龙盘踞在祖国的北面，绵延数万里，纵贯两千年，雄伟壮观，气势磅礴；（长城缆车/滑车根据自身情况自愿选择）
-[...1 lines deleted...]
-                【鸟巢、 水立方】(约1小时)2008年奥运会举办场所★奥林匹克公园，外观★国家游泳中心 “水立方和★国家体育场 “鸟巢”，与之零距离拍照；之后车览外观冬奥会国家速滑馆冰丝带。
+                【八达岭长城】（首道门票，约2小时）：我国古代最伟大的防御工程,此段为全国十大风景名胜区之首，也是长城建筑中的精华，亲自登临气势磅礴的万里长城，体验“不到长城非好汉”的气魄，万里长城像一条巨龙盘踞在祖国的北面，绵延数万里，纵贯两千年，雄伟壮观，气势磅礴；（长城缆车/滑车根据自身情况自愿选择）
+                <w:br/>
+                【鸟巢及水立方】(约1小时)2008年奥运会举办场所★奥林匹克公园，外观★国家游泳中心 “水立方和★国家体育场 “鸟巢”，与之零距离拍照；之后车览外观冬奥会国家速滑馆冰丝带。（鸟巢观光车自愿参加100元/人 ）
                 <w:br/>
                 【前门大街】（约60分钟）前门大街是北京城的传统商业步行街，并重现了前门大街清末民初的建筑风格，毗邻天安门广场，两侧有许多中华老字号，如同仁堂、全聚德、张一元等。
                 <w:br/>
                 行程结束，返回酒店休息。
                 <w:br/>
                 温馨提示：
                 <w:br/>
-                1、升旗时间比较早，一定要做好早起的准备哦。（天安门广场国旗的升降时间是根据北京的日出日落时间来决定的，具体时间由北京天文台的天文学家林亨专门计算。升旗时间是早晨当太阳的上部边缘与天安门广场所见地平线相平时，所以每天的日出时间和日落时间都不同，国旗的升降时间也有所差异。）如因景区限流未能成功预约升旗，时间允许的话可改为降旗，如因时间不方便，则取消观看升旗仪式，无费用可以退（导游会尽最大努力帮大家预约）。
+                1、升旗时间比较早，一定要做好早起的准备哦。（国旗的升降时间是根据北京的日出日落时间来决定的，所以每天国旗的升降时间不同。）如因景区限流未能成功预约升旗，时间允许的话可改为降旗，如因时间不方便，则取消观看升旗仪式，无费用可以退
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">用餐</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：有     午餐：有     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">住宿</w:t>
             </w:r>
           </w:p>
@@ -1054,164 +1048,168 @@
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">行程详情</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                天坛通票—颐和园—圆明园—知名学府（外景）-家乡
+                天安门广场—故宫博物院—恭王府—什刹海风景区
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【天坛公园含通票】(约1小时)游览世界上最大的皇家祭祀建筑群，始建于明朝永乐十八年（1420年），是明清两代皇帝祭祀天地之神和祈祷五谷丰收的地方，1998年11月，被列入《世界遗产名录》。北京天坛是世界闻名的古代祭天建筑群，其严谨的建筑布局，奇特的建筑结构，瑰丽的建筑装饰，被认为是我国现存的一组精致美丽的古建筑群。
-[...7 lines deleted...]
-                行程结束后乘坐高铁二等座返回家乡。
+                早餐后前往游览【天安门广场】是世界上最大的城市中心广场。1986年天安门广场被评为“北京十六景”之一，景观名“天安丽日”，外观【毛主席纪念堂】。外观【人民英雄纪念碑】，【人民大会堂】。
+                <w:br/>
+                【故宫博物院】（首道门票，约2小时）深度游线路：中路+西六宫开放区域从午门广场进故宫，过金水桥进太和门、太和殿、中和殿到保和殿，过乾清门、乾清宫、交泰殿、坤宁宫，进入太后宫区，西六宫开放区域~永寿宫、翊坤宫、储秀宫，之后进入御花园，在导游的讲解下了解帝后的生活状况……（赠送耳麦+摆渡车，如因特殊原因未能乘坐摆渡车，费用不退）。
+                <w:br/>
+                【恭王府】（游览时间约90分钟）中国现存王府中保存最完整的清代，始建于清乾隆年间，初为大学士和珅的私邸，恭王府历经了清王朝由鼎盛而至衰亡的历史进程，故有了“一座恭王府，半部清代史”的说法。
+                <w:br/>
+                【什刹海风景区】（约30分钟）（同时享用名：后海酒吧一条街——80后小资们的聚集地）什刹海包括前海、后海和西海三个湖泊及临近地区，这里拥有大片优美的湖面，也是北京有名的一片历史街区，近几年什刹海酒吧街已成为京城夜色中热闹的地方之一。晚上歌舞升平，是时尚男女从喝酒消遣的地方，很多名人都在这里一炮而红，也是冯小刚导演老炮的拍摄地，什刹海风景区周围有众多名人故居，曾经是皇亲国戚达官贵人居住的地方，满族人的聚居地等等。后入住酒店。
+                <w:br/>
+                温馨提示
+                <w:br/>
+                1、重要通知：故宫限量实名预约，放票即售罄，所以请尽量提前7天以上报名。出发前三天告知是否已经抢到故宫票。如未能成功预约，可选择：①继续出行，故宫改为游览其他景点或者退门票改为外观（具体以实际情况为准）旅行社不做任何额外赔付;  ②如因得知故宫票未预约成功，选择退团或者改期损失不需要客人承担（并且旅行社不做任何赔偿）。敬请知晓!
+                <w:br/>
+                2、由于天安门广场及故宫景区游览面积比较大，景区周边交通限行，并且没有固定停车场，这天走路较多，尽量穿轻便的鞋子，中午不含餐，可自备点零食。
                 <w:br/>
                 交通：高铁
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">用餐</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：有     午餐：有     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">住宿</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">不含</w:t>
+              <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">费用说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1241,61 +1239,61 @@
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 费用包含：
                 <w:br/>
-                1、门票：景点首道门票（故宫、八达岭长城、天坛公园通票、颐和园、圆明园、恭王府）清华大学外景、鸟巢、水立方外景。
-[...5 lines deleted...]
-                4、用车：北京当地空调旅游车，一人一座。
+                1、门票：景点首道门票（故宫、八达岭长城、天坛公园通票、颐和园、圆明园、恭王府）清华大学外景、鸟巢及水立方外景。
+                <w:br/>
+                2、住宿（标间或大床房）：北京酒店二钻住宿双人标间/大床房，酒店不提供单间，单人需游客另付房差。
+                <w:br/>
+                3、用餐：3早3正餐（正餐 30元/人），早餐酒店免费提供（格林豪泰、汉庭住宿标准为简单打包早），不吃费用不退（升旗时间较早，酒店提供很简单打包早，可自己准备点零食）。
+                <w:br/>
+                4、用车：北京当地空调旅游车（根据人数调配车型，保证每人一个正座）。
                 <w:br/>
                 5、大交通：家乡-北京南往返高铁票二等座。
                 <w:br/>
-                6、导游：北京专职优秀持国导证导游服务。
+                6、导游：北京当地导游服务。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
@@ -1309,51 +1307,51 @@
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 费用不含
                 <w:br/>
                 1、旅游意外保险。
                 <w:br/>
                 2、所有景点内小门票及私人所产生的个人费用等。
                 <w:br/>
                 3、由于不可抗拒原因而需要变更行程时产生的费用（包括但不限于自然灾害、航班延误或取消、车辆故障、交通意外等）。
                 <w:br/>
                 4、小童报价：小童报价只含北京当地车餐，其他不含，如因超高产生门票现付导游或景区。
                 <w:br/>
-                5、景区自愿参加自理：颐和园游船100元/人、长城滑车140元/人，圆明园电瓶车100元/人，自愿不强制。
+                5、景区自愿参加自理：长城滑车140元/人、鸟巢观光车100元/人 ，颐和园游船100元/人，自愿不强制。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1452,210 +1450,210 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">鸟巢观光车100元/人</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">鸟巢观光车100元/人 ，自愿不强制。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥ 100.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">长城滑车/或缆车140元/人</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">长城滑车/或缆车140元/人，自愿不强制。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥ 140.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">颐和园游船100元/人</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">颐和园游船100元/人，自愿不强制。</w:t>
-            </w:r>
-[...140 lines deleted...]
-              <w:t xml:space="preserve">圆明园电瓶车100元/人，自愿不强制。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">15 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
@@ -1722,67 +1720,67 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 温馨提示：
                 <w:br/>
                 （报名即默认认可导游可以根据实际约票情况调整景点游览顺序，以实际约票顺序安排行程顺序，不接受以此带来的任何投诉）
                 <w:br/>
                 1.游客出发时需每天携带有效身份证件，如因无证件产生的所有后果自己承担。
                 <w:br/>
-                2.因北京故宫票紧张限量销售及其他各个景点需要提前预约，导游有权根据实际约票情况，适当调整景点游览顺序。如遇政府或景区原因导致景点临时关闭或者景区限流未预约成功，如行程时间内无法再安排，将按照旅行社折扣价将门票费用退回游客（升旗等免费景点费用不退），不承担其它赔偿责任。
+                2.因北京故宫票紧张限量销售及其他各个景点需要提前预约，导游有权根据实际约票情况，适当调整景点游览顺序。如遇政府或景区原因导致景点临时关闭或者景区限流未预约成功，如行程时间内无法再安排，将按照旅行社折扣价将门票费用退回游客（升旗、毛纪等免费景点费用不退），不承担其它赔偿责任。
                 <w:br/>
                 3.请游客妥善保管个人财物，如有遗失，我社及导游协助处理或报案，无赔偿责任。
                 <w:br/>
                 4.行程内所标的行程的顺序及游览时长仅作为参考，我们尽量按此时长游览，但是具体还是以实际情况为准，如有相差30分钟左右为正常现象望做出理解。
                 <w:br/>
                 5.因本社接待能力有限不接待孕妇出游及80岁以上老人单独出游
                 <w:br/>
                 6.如因个人原因提前离团：任何费用不退。
                 <w:br/>
                 7.旅行途中照顾好老人及儿童，并一定注意人身安全、财产安全、过马路看好红绿灯、走人行横道及看好脚下的路、大巴车行驶过程中不允许在车上站立、更不允许行走等等。住酒店期间注意用热水及用电安全。
                 <w:br/>
                 8.感谢各位选择我社接待你的此次北京之旅，为了保障您的合法权益，监督我们的旅游接待质量，也希望各位对我们的工作多提宝贵意见，您的不满意或建议我们必将重视必并给予答复。在京期间您对行程安排或导游有任何不满请及时联系24小时电话告知，我们会及时帮您解决。行程结束后请大家如实填意见单，我们会在第一时间为您解答和处理，如在京未提出异议，我社将视为此次旅游情况良好，对我们的接待质量无异议、并做无设诉处理，感谢您的配合!
                 <w:br/>
                 9.游客投诉以在当地填写的游客意见单为准，请各位游客代表认真、如实填写，过后反悔 一概不予受理。
                 <w:br/>
-                10.北京所有景点均需提前预约，如故宫预约成功后。客人因个人原因出团前2-8天内取消，北京当地旅行社需要收取：地接车位、导服损失+门票损失合计600元/人-800元/人。出了高铁票取消需由客人自己携带本人证件去火车站退票（需给我们票面票款+10元/人的订票费）。
+                10.北京所有景点均需提前预约，如故宫预约成功后。客人因个人原因出团前8天内取消，北京当地旅行社需要收取：地接车位、导服损失+门票损失合计600元/人-800元/人。出了高铁票取消需由客人自己携带本人证件去火车站退票（需给我们票面票款+10元/人的订票费）。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -1823,51 +1821,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">                                                                          打印日期：2026-01-09</w:t>
+      <w:t xml:space="preserve">                                                                          打印日期：2026-04-07</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>