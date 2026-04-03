--- v0 (2026-01-09)
+++ v1 (2026-04-03)
@@ -420,51 +420,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">产品介绍</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8500" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">0自费0景交0购物 </w:t>
+              <w:t xml:space="preserve">0自费0购物 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1000" w:type="dxa"/>
         <w:gridCol w:w="9500" w:type="dxa"/>
@@ -688,90 +688,74 @@
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">行程详情</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                升国旗－天安门广场－故宫博物院－恭王府-什刹海风景区
+                颐和园－天坛公园－圆明园 - 外观清华大学
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【升国旗】升旗是一种庄严而神圣的仪式，天安门升旗仪式更是海内外游客必去的行程之一。旭日初升，五星红旗随着国歌的奏响冉冉升起时，缅怀过去，展望未来定然有一种独特的感受。
-[...21 lines deleted...]
-                3、由于天安门广场及故宫景区游览面积比较大，景区周边交通限行，并且没有固定停车场，这天走路较多，尽量穿轻便的鞋子，午餐时间有可能稍微晚点，建议自备一些点心充饥。
+                【颐和园】(首道门票，参观约1.5小时)中国清朝时期皇家园林，前身为清漪园，坐落在北京西郊，距城区15公里，水面约占四分之三，与圆明园毗邻。它是以昆明湖、万寿山为基址，以杭州西湖为蓝本，汲取江南园林的设计手法而建成的一座大型山水园林，世界上最美丽的皇家园林，也是保存最完整的一座皇家行宫御苑，被誉为“皇家园林博物馆”，有山有水有画，十里青山行画里，双飞白鸟似江南的园林风光…
+                <w:br/>
+                【清华大学外景】外观我国第一所国立综合性大学，坐落于北京西北郊风景秀丽的清华园。是中国高层次人才培养和科学技术研究的重要基地之一;
+                <w:br/>
+                【圆明园】(首道门票，约1小时)圆明园，曾以其宏大的地域规模、杰出的营造技艺、精美的建筑景群、丰富的文化收藏和博大精深的民族文化内涵而享誉于世，被誉为“一切造园艺术的典范”和“万园之园”。（不含圆明园遗址门票，如需入内，自行购买（未成年及60周岁以上老人免费））
+                <w:br/>
+                【天坛公园】(首道门票，约1小时)进入天坛感受古木参天，这里号称北京城市中的“天然氧吧”，是世界文化遗产，为明、清两代皇帝祭天、祈谷和祈雨的场所。是世界上最大的皇家祭祀建筑群；（不含景区内三大殿：祈年殿、皇穹宇、圜丘坛，如需入内，自行购买（未成年及60周岁以上老人免费））
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
@@ -881,74 +865,98 @@
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">行程详情</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                八达岭长城-奥林匹克公园
+                升旗--八达岭长城--长城茶歇--奥林匹克公园--首博精讲
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【八达岭长城】(首道门票，约2小时)我国古代最伟大的防御工程,此段为全国十大风景名胜区之首，也是长城建筑中的精华，亲自登临气势磅礴的万里长城，体验“不到长城非好汉”的气魄，万里长城像一条巨龙盘踞在祖国的北面，绵延数万里，纵贯两千年，雄伟壮观，气势磅礴。
-[...1 lines deleted...]
-                【鸟巢、 水立方】(约1小时)2008年奥运会举办场所★奥林匹克公园，外观★国家游泳中心 “水立方”和★国家体育场 “鸟巢”，与之零距离拍照（赠送奥运观光巴士）
+                【升旗仪式】国旗护卫队以挺拔如松的军姿、气吞山河的步伐，护卫五星红旗穿越长安街。随着国歌奏响，鲜艳的旗帜迎着朝阳冉冉升起，庄严的仪式不仅彰显着国家的威仪，更凝聚着亿万华夏儿女对祖国的深情与敬意，让每一位见证者在震撼中感受信仰的力量。
+                <w:br/>
+                【八达岭长城】(自由参观约2小时)我国古代最伟大的防御工程,此段为全国十大风景名胜区之首，也是长城建筑中的精华，亲自登临气势磅礴的万里长城，体验“不到长城非好汉”的气魄，万里长城像一条巨龙盘踞在祖国的北面，绵延数万里，纵贯两千年，雄伟壮观，气势磅礴。
+                <w:br/>
+                【长城茶歇】（约1小时）品香茗、尝小吃，太师椅上看京剧、口吞钢剑、茶艺表演、变脸、相声、古彩戏法“三仙归洞”等。
+                <w:br/>
+                【奥林匹克公园】(自由活动约1小时)新北京的第一个标志牌，代表着新北京蓬勃发展的现代都市形象，奥林匹克公园的景观大道长2400米，宽160米是目前亚洲最大长的一条景观大道。外观国家体育馆【鸟巢】国家游泳中心【水立方】与之近距离拍照。（赠送鸟巢观光车）
                 <w:br/>
                 【奥运演出】（约1小时）在剧场里享用一场视觉盛宴：力量、柔术、车技、对手技巧等精彩绝伦。
                 <w:br/>
-                【温馨提示】：1、因长城距市区距离较远（约80公里），游览长城当天的叫早时间较早，请做好早起准备。
+                【首都博物馆】:由文旅导师带领您去探秘首博，寻文化瑰宝——沉浸讲解时长:2.5小时（赠送每人一份精讲手册+首博耳麦）
+                <w:br/>
+                首都博物馆犹如一座宝库，静静诉说着北京的悠久历史与灿烂文化。在这里，我们能够深入了解北京悠久的七十万年人居史、辉煌的三千年建城史，跟着文旅导师的脚步，仿佛穿越古今，见证着朝代的更迭、岁月的流转；走进“老北京四合院”，透过一件件珍贵的老物件，领略老北京四季民俗风情；还能参观“黄金缕”特展，来一场“黄金为线，文明交织”的时空对话.....
+                <w:br/>
+                历史脉络:石器时代、商周、辽金、元明清、近现代
+                <w:br/>
+                （1）文明起源：探秘北京七十万年人居史
+                <w:br/>
+                （2）城脉寻踪：解码三千年古城的营建智慧
+                <w:br/>
+                （3）四季风华：感受老北京的时令节俗、物华更替
+                <w:br/>
+                （4）黄金如缕：探寻黄金背后的三千年文明足迹
+                <w:br/>
+                （5）匠心密钥：解密古代黄金工艺的传承与融合
+                <w:br/>
+                【温馨提示】：
+                <w:br/>
+                1、因长城距市区距离较远（约80公里），坐车时间较长，另外因长城台阶、上下坡路均有，尽量穿轻便的鞋子。
+                <w:br/>
+                2、升旗时间比较早，一定要做好早起的准备哦。（天安门广场国旗的升降时间是根据北京的日出日落时间来决定的，具体时间由北京天文台的天文学家林亨专门计算。升旗时间是早晨当太阳的上部边缘与天安门广场所见地平线相平时，所以每天的日出时间和日落时间都不同，国旗的升降时间也有所差异。）如因景区限流未能成功预约升旗，时间允许的话可改为降旗，如因时间不方便，则取消观看升旗仪式，无费用可以退。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
@@ -1058,74 +1066,86 @@
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">行程详情</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                颐和园－天坛公园－圆明园
+                天安门广场－故宫博物院－恭王府-什刹海-家乡
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【颐和园】(首道门票，约2小时)中国清朝时期皇家园林，前身为清漪园，坐落在北京西郊，距城区15公里，水面约占四分之三，与圆明园毗邻。它是以昆明湖、万寿山为基址，以杭州西湖为蓝本，汲取江南园林的设计手法而建成的一座大型山水园林，世界上最美丽的皇家园林，也是保存最完整的一座皇家行宫御苑，被誉为“皇家园林博物馆”，有山有水有画，十里青山行画里，双飞白鸟似江南的园林风光…
-[...5 lines deleted...]
-                【天坛公园】(首道门票，约1小时)进入天坛感受古木参天，这里号称北京城市中的“天然氧吧”，是世界文化遗产，是世界上最大的皇家祭祀建筑群；（不含景区内三大殿：祈年殿、皇穹宇、圜丘坛，如需入内，可自行购买（未成年及60周岁以上老人免费））
+                【天安门广场】雄踞北京中轴线核心，自北向南，国旗杆巍然耸立，人民英雄纪念碑铭刻着不朽功勋，毛主席纪念堂庄严肃穆，正阳门城楼见证着岁月沧桑。这座承载中华文明千年脉络的广场，不仅是古代城防智慧与建筑美学的结晶，更镌刻着中国近现代革命的壮丽史诗。每一寸土地都诉说着中华民族从屈辱走向复兴的坚韧历程，是当之无愧的“国家会客厅”与精神丰碑……观人民英雄纪念碑、外观人民大会堂及国家博物馆。
+                <w:br/>
+                外观【毛主席纪念堂】。
+                <w:br/>
+                【故宫博物院】(首道门票，约2小时。赠送耳麦)参观世界上规模最大、保存最完整的皇家宫殿建筑群，全名北京故宫博物院，旧称为紫禁城，位于北京中轴线的中心，是中国明、清两代24位皇帝的皇家宫殿。穿过午门、进入太和殿、中和殿、保和殿、乾清宫、御花园等宫廷建筑，在导游的讲解下了解帝后的生活状况…在雄伟威严的的皇家宫殿里，了解我国灿烂的历史和悠久的文化，寻找故事传说中昔日的辉煌与奢华（赠送故宫神武门外摆渡车，如因特殊情况不能乘坐，费用不退）。
+                <w:br/>
+                【恭王府】(首道门票，约1.5小时)国家5A级旅游景区，位于前海西沿、什刹海南岸，是清代规模最大的一座王府，曾先后作为和珅、庆王永璘的宅邸。清咸丰元年（1851年）恭亲王奕訢成为宅子的主人，恭王府的名称也因此得来。恭王府及花园历经了清王朝由鼎盛而至衰亡的历史进程，故有“一座恭王府，半部清代史”的说法。
+                <w:br/>
+                【什刹海风景区】什刹海包括前海、后海和西海三个湖泊及临近地区，这里拥有大片优美的湖面，也是北京有名的一片历史街区，众多名人故居、王府等古迹散落其中。近年来，什刹海酒吧街已成为京城夜色中热闹的地方之一
+                <w:br/>
+                【前门大街】前门大街位于北京中轴线上，它是一条历史悠久的商业街，明清时就已繁华，如今汇聚了全聚德、六必居等众多老字号，建筑古色古香，是中外游客体验老北京风情的好去处。
+                <w:br/>
+                行程结束乘坐高铁二等座返回家乡。
+                <w:br/>
+                温馨提示：
+                <w:br/>
+                1、重要通知：故宫限量实名预约，放票即售罄，所以请尽量提前7天以上报名。出发前三天告知是否已经抢到故宫票。如未能成功预约，可选择：①继续出行，故宫改为游览其他景点或者退门票改为外观（具体以实际情况为准）旅行社不做任何额外赔付;  ②如因得知故宫票未预约成功，选择退团或者改期损失不需要客人承担（并且旅行社不做任何赔偿）。敬请知晓!
+                <w:br/>
+                2、由于天安门广场及故宫景区游览面积比较大，景区周边交通限行，并且没有固定停车场，这天走路较多，尽量穿轻便的鞋子，午餐时间不太确定，建议自备一些点心充饥。
                 <w:br/>
                 交通：高铁
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
@@ -1243,53 +1263,53 @@
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 费用已含：
                 <w:br/>
-                1、住宿标准：北京二钻酒店双人标间/大床房，酒店不提供单间，单人需游客另付房差。
-[...1 lines deleted...]
-                2、门票说明：景点第一道门票（故宫、长城、颐和园、天坛、恭王府、圆明园）鸟巢、水立方外景、天安门广场、升旗。
+                1、住宿标准：北京二钻酒店住宿双人标间/大床房，酒店不提供单间，单人需游客另付房差。
+                <w:br/>
+                2、门票说明：景点第一道门票（故宫、长城、颐和园、天坛、恭王府、圆明园）鸟巢及水立方外景、天安门广场、升旗。
                 <w:br/>
                 3、用餐标准：3早3正(正餐餐标30元/人) 8菜1汤，10人一桌（一桌人数未满，菜量酌情减少）早餐酒店免费提供很简单打包早，不吃费用不退（早餐份量较小，尽量自备点零食）。
                 <w:br/>
                 4、用车标准：北京行程游览期间为当地空调旅游车（根据客人人数调配车辆，保证客人每人都有座位）。
                 <w:br/>
                 5、大交通：家乡-北京南往返高铁二等。
                 <w:br/>
                 6、导游安排：北京当地导游讲解服务。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
@@ -1381,71 +1401,73 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">温馨提示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                （报名即默认认可导游可以根据实际约票情况调整景点游览顺序，以实际约票顺序安排行程顺序，不接受以此带来的任何投诉）
-[...3 lines deleted...]
-                2.因北京故宫票紧张限量销售及其他各个景点需要提前预约，导游有权根据实际约票情况，适当调整景点游览顺序。如遇政府或景区原因导致景点临时关闭或者景区限流未预约成功，如行程时间内无法再安排，将按照旅行社折扣价将门票费用退回游客（升旗等免费景点费用不退），不承担其它赔偿责任。
+                温馨提示：
+                <w:br/>
+                （报名即默认认可导游可以根据实际约票情况调整景点游览顺序，以实际约票顺序安排游览顺序，不接受以此带来的任何投诉）
+                <w:br/>
+                1.游客需每天携带有效身份证件刷证件进景区，如因无证件产生的所有后果自己承担。
+                <w:br/>
+                2.因北京故宫票紧张限量销售及其他各个景点需要提前预约，导游有权根据实际约票情况，适当调整景点游览顺序。如遇政府或景区原因导致景点临时关闭或者景区限流未预约成功，如行程时间内无法再安排，将按照旅行社折扣价将门票费用退回游客（升旗、毛纪等免费景点费用不退），不承担其它赔偿责任。
                 <w:br/>
                 3.请游客妥善保管个人财物，如有遗失，我社及导游协助处理或报案，无赔偿责任。
                 <w:br/>
-                4.行程内所标的行程的顺序及游览时长仅作为参考，我们尽量按此时长游览，但是具体还是以实际情况为准，如有相差30分钟左右为正常现象望做出理解。
-[...1 lines deleted...]
-                5.因本社接待能力有限不接待孕妇出游及80岁以上老人单独出游
+                4.行程内所标的行程的顺序及游览时长仅作为参考，导游会尽量按此时长带您游览，但是具体以实际情况为准，如有相差30分钟左右为正常现象望做出理解。
+                <w:br/>
+                5.因本社接待能力有限不接待孕妇出游。80岁以上老人需保证身体健康适合出行并由年轻家人陪同
                 <w:br/>
                 6.如因个人原因提前离团：任何费用不退。
                 <w:br/>
                 7.旅行途中照顾好老人及儿童，并一定注意人身安全、财产安全、过马路看好红绿灯、走人行横道及看好脚下的路、大巴车行驶过程中不允许在车上站立、更不允许行走等等。住酒店期间注意用热水及用电安全。
                 <w:br/>
                 8.感谢各位选择我社接待你的此次北京之旅，为了保障您的合法权益，监督我们的旅游接待质量，也希望各位对我们的工作多提宝贵意见，您的不满意或建议我们必将重视必并给予答复。在京期间您对行程安排或导游有任何不满请及时联系24小时电话告知，我们会及时帮您解决。行程结束后请大家如实填意见单，我们会在第一时间为您解答和处理，如在京未提出异议，我社将视为此次旅游情况良好，对我们的接待质量无异议、并做无设诉处理，感谢您的配合!
                 <w:br/>
                 9.游客投诉以在当地填写的游客意见单为准，请各位游客代表认真、如实填写，过后反悔 一概不予受理。
                 <w:br/>
-                10.北京所有景点均需提前预约，如故宫预约成功后。客人因个人原因出团前2-8天内取消，需要收取：地接车位、导服损失+门票损失合计600元/人-800元/人。出了高铁票取消需由客人自己携带本人证件去火车站退票（需给我们票面票款+10元/人的订票费）。
+                10.北京所有景点均需提前预约，报名后如因个人原因出团前取消，需要收取一定损失如故宫预约成功后。客人因个人等原因出团前8天内取消，北京当地旅行社需要收取：地接车位、导服损失+门票损失合计600元/人-800元/人。出了高铁票取消需由客人自己携带本人证件去火车站退票（需给我们票面票款+10元/人的订票费）。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -1486,51 +1508,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">                                                                          打印日期：2026-01-09</w:t>
+      <w:t xml:space="preserve">                                                                          打印日期：2026-04-04</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>