--- v0 (2025-10-23)
+++ v1 (2026-04-21)
@@ -15,65 +15,65 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">【福满厦门】厦门一地双飞五日游行程单</w:t>
+        <w:t xml:space="preserve">【童行厦门】厦门一地双飞五日游行程单</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">南普陀寺祈福+鼓浪屿+永定土楼+篝火晚会+老院子+闽南传奇秀演出+环岛路+无人机航拍+集美学村等  一次玩遍厦门！</w:t>
+        <w:t xml:space="preserve">童行厦门</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -342,55 +342,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...3 lines deleted...]
-              </w:t>
+              <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
@@ -439,61 +435,61 @@
                 <w:szCs w:val="20"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">产品介绍</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8500" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                独家定制： 山东成团· 25人内精品包团 ·济南全陪导游陪同！
-[...9 lines deleted...]
-                航拍定制：不一样的角度，拍出您不同的美！
+                【南普陀】千年古刹，始建于唐朝，焚香祈福，闽南佛教圣地之一
+                <w:br/>
+                【鼓浪屿】体验浪漫和小资情调的“钢琴岛”鼓浪屿，寻文艺、找清新、品美食
+                <w:br/>
+                【厦大进校】赠送厦大进校参观名额，深度游厦大
+                <w:br/>
+                【一国两制】让我们一起见证历史，期盼祖国早日统一
+                <w:br/>
+                【漳州古城】打卡（沉默的荣耀取景地），历史与人文交织
+                <w:br/>
+                【初溪土楼】福泽宝地，原生态土楼，登楼探秘 【集美学村】闽南特色建筑，体验陈嘉庚精神、华侨历史
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1000" w:type="dxa"/>
@@ -541,51 +537,51 @@
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">行程详情</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                济南乘飞机-高崎机场-接机后入住酒店-自由活动
+                济南-厦门高崎机场-接机后入住酒店-自由活动
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 济南乘飞机前往美丽鹭岛·厦门市，我们安排全天24h接机/站。
                 <w:br/>
                 当天无具体行程安排，抵达后我们会安排车把您接送至酒店，到达时间较早的游客可前往中山路自由活动，中山路集合了厦门所有著名的小吃，您可以尽情享受饕餮之娱。在这里您可以品尝到厦门当地的特色美食，如：土笋冻、花生汤、烧仙草、烧肉粽、沙茶面等等，各种各样，感受“舌尖上的厦门”。
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、按照国际惯例，酒店的入住时间为下午14：00以后，若您的抵达时间较早，建议您将行李寄存前台。先去自由活动，14:00之后再回酒店办理入住。酒店出示身份证件办理入住手续，按照酒店要求自行缴纳入住押金。退房时客人自退押金。
                 <w:br/>
                 2、入住酒店后,请检查酒店客房内的用品是否齐全,如发现房间设施或用品存在问题,请联系酒店服务人员。
@@ -745,169 +741,173 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 南普陀寺-厦大外景-鼓浪屿-万国建筑-龙头路小吃街
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 早餐后，愉快的旅行开始了，导游和司机依次接各位贵宾。
                 <w:br/>
-                景点 · 游览千年古刹—南普陀寺
+                景点 • 游览千年古刹—南普陀寺
                 <w:br/>
                 【南普陀寺】是厦门著名古刹，居于鹭岛名山五老峰前，背依秀奇群峰，面临碧澄海港，风景绝佳。始建于唐代，为闽南佛教胜地之一。寺内天王殿、大雄宝殿、大悲殿建筑精美，雄伟宏丽，各殿供奉弥勒、三世尊佛等。
                 <w:br/>
-                景点 · 外观厦门大学留念合影
+                景点 • 外观厦门大学留念合影
                 <w:br/>
                 浪漫文艺一直是厦门大学的代名词,被誉为“中国最美大学”的厦大,由爱国华侨领袖陈嘉庚创办于1921年,依山傍海,静谧又雅致。
                 <w:br/>
-                午餐 · 码头餐厅（12：00-12:30左右抵达）码头旁的餐厅使用午餐
-[...1 lines deleted...]
-                景点 · 世界文化遗产国家5A级景区—鼓浪屿
+                景点 • 世界文化遗产国家5A级景区—鼓浪屿
                 <w:br/>
                 码头乘轮渡前往海上花园，美丽五大城区之首——鼓浪屿。鼓浪屿最鼎盛时期，从小路经过，几乎可以听到每家每户传出的钢琴弹奏声音，因而鼓浪屿又有「海上钢琴之岛」的盛名。【龙头路网红一条街-吃货的天堂】，来到这里打卡慕名已久网红店，去看看网红喵“张三疯”在不在店里？逛一逛“赵小姐的店”，心情好时也可以翻翻“土耳其冰淇淋”小哥哥的牌子。一路走下去，您会发现，这里简直就是“吃货”的天堂：叶氏麻糍、龙头鱼丸店、张三疯奶茶店、闽南沙茶面等等美食
                 <w:br/>
-                【万国领事馆建筑博览】之称的各国领事馆建筑群，鼓浪屿因其不足200个足球场大小的面积，竟集中了上千栋建筑，13国领事公馆，20多种世界建筑风格。华侨、闽南、公共租界、钢琴之岛……我们将从纷繁复杂的标签丛林中穿过，带你开启一趟有琴声、有海滩、有美食、有千奇百态建筑形态的鼓浪屿经典拉风之旅。
-[...3 lines deleted...]
-                返回厦门市区酒店休息 集合上车，乘旅游巴士沿路依次送各位贵宾回酒店休息。
+                【万国领事馆建筑博览】之称的各国领事馆建筑群，鼓浪屿因其不足200个足球场大小的面积，竟集中了上千栋建筑，13国领事公馆，20多种世界建筑风格。华侨、闽南、公共租界、钢琴之岛……我们将从纷繁复杂的标签丛林中穿过，带你开启一趟有琴声、有海滩、有美食、有千奇百态建筑形态的鼓浪屿经典拉风之旅。随后前往【网红景点—最美转角】，必须到鼓新路这里留下一张“到此一游”。鼓浪屿有大小诸多海滩，我们选取了配套设施最为完善，视野也最为开阔的【鼓浪屿沙滩】，带你体验漫步在南方小岛海滩，赤脚戏水踩沙的休闲时光。一路欣赏，一路拍照【毓园】游恬静美丽的园林风景，为纪念卓越的人民医学家林巧稚教授而建的毓园，毓园之"毓"，就是培育养育之意。沿着毓园走下去，来到【马约翰广场】，马约翰被誉为“中国体育界的一面旗帜”，这里有鼓浪屿最大的足球场，可以拍照留念。
+                <w:br/>
+                晚上入住【鼓浪屿老别墅客栈】当夜幕降临，白日的喧嚣褪去，你将有机会窥见鼓浪屿的另一种魅力：在民宿的天 
+                <w:br/>
+                台或窗前，能看到岛上建筑灯光璀璨；行至海边，能望见鹭江对岸厦门岛的梦幻光影，演武大桥霓虹闪烁，静谧而 
+                <w:br/>
+                浪漫。待到次日晨光熹微，你又将拥有一个静谧的鼓浪屿：漫步在蜿蜒的百年小巷，耳畔只有自己的脚步声与偶尔 
+                <w:br/>
+                的鸟鸣；穿过巷弄，在开阔的海岸线迎接一场壮丽的日出。
+                <w:br/>
+                备注：
+                <w:br/>
+                1、鼓浪屿上不允许导游使用扩音器，为了使游客更好的接收到导游的讲解，岛上有提供无线耳麦的有偿租赁服务：20元/人天，游客可根据自身需要决定是否租赁。
+                <w:br/>
+                2、特别声明：鼓浪屿沿街商铺一条街土特产店，不属于旅游购物点，一切购物行为与旅行社无关，游客自行约束购物行为，若自行购买与旅行社无关。
                 <w:br/>
                 【温馨提示】
                 <w:br/>
                 1、由于轮渡票数量有限，所以在不影响客人行程的前提下可能会对行程顺序做一些调整，具体以鼓浪屿轮渡票的时间安排为准。
                 <w:br/>
                 2、实名制船票，报名必须提供准确的名字及身份证号，登船凭船票、证件、人一致方可登船（小孩可携带户口簿）。如因自身原因漏错报证件或临时变换旅游人员等原因导致无法登船，我社概不负责！
                 <w:br/>
-                3，鼓浪屿上不允许导游使用扩音器，为了使游客更好的接收到导游的讲解，岛上有提供无线耳麦的有偿租赁服务，非必需品，游客可根据自身需要决定是否租赁无线耳麦20元/人（用完归还）！
-[...3 lines deleted...]
-                ,5、团队票当天使用，团队客必须同时间进出岛。
+                3、团队票当天使用，团队客必须同时间进出岛；如提前离团或在鼓浪屿住宿的游客，请自行在码头窗口购买 18元/人的返程票
                 <w:br/>
                 交通：旅游大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">用餐</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：早餐均为酒店赠送 不用不退 儿童不占床位 不含早餐     午餐：团队餐厅用餐 10人一桌 8菜一汤 不含酒水     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：早餐均为酒店赠送 不用不退 儿童不占床位 不含早餐     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">住宿</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">厦门</w:t>
+              <w:t xml:space="preserve">鼓浪屿</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10500" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -929,86 +929,78 @@
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">行程详情</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                环岛路-一国两制沙滩踏浪赶海-航拍-永定土楼-篝火晚会
+                漳州古城-永定初溪土楼-篝火晚会
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 早餐后，愉快的旅行开始了，导游和司机依次接各位贵宾。
                 <w:br/>
-                景点 · 七彩环岛路（倾情赠送:专业摄影师无人机航拍，不一样的角度，拍出您不同的美。炫爆你的朋友圈！）
-[...15 lines deleted...]
-                【篝火晚会】让我们感受当地人的生活，参加土楼特色篝火晚会，与大家一起载歌载舞。
+                景点 • 漳州古城
+                <w:br/>
+                漳州古城是漳州最有价值的核心区，同时也是全国第一个国家级文化生态保护区——闽南文化生态保护实验区的重要组成部分。位于“海滨邹鲁”、国家历史文化名城漳州。漳州古城的建筑和人文底蕴还都集中展示出早期民国的风貌，给人一种时光倒流回到民国时代的“错觉”。漳州古城地处商贸繁华的城市中心区，又是历史建筑、传统文化集中的老城区，“老街情、慢生活、闽南味、民国风、台侨缘”五大特色非常鲜明，文化旅游资源十分丰富。电视剧《沉默的荣耀》很多场景都是在漳州古城取景的。
+                <w:br/>
+                景点 • 永定初溪土楼
+                <w:br/>
+                赴游览永定【初溪土楼群】，福建永定初溪土楼群位于福建省永定县下洋镇初溪村，是一个拥有2000多人口的徐姓聚居地。初溪土楼群是永定土楼群中保存原始的一群，依山傍水而建，有着悠久的历史，独特的建筑风格和古老的韵味赐予它较高的美学和历史价值。初溪土楼群的楼名中间都带有一个“庆”字，以示人丁兴旺、万事如意。其中有名、具代表性的土楼是拥有580多年历史的集庆楼。集庆楼是全国重点文物保护单位。1419年建成，为永定现存圆楼中年代久远、楼梯多、结构特殊的一座圆楼，楼里有72部楼梯，一户一梯，非常合理，令人称奇。集庆楼的房间、楼梯、隔门全用杉木构建，相邻处全靠隼头衔接，不用一枚铁钉，在穿越将近600年的风霜雨雪后，依然与厚达两米的生土墙一起巍然屹立，显得古老而不破败。初溪古村落景区里年轻的土楼是善庆楼，建于1979年，一楼走廊及天井全部用同一规格的方形花岗石铺就，采光通风的效果。走进善庆楼，犹如置身于阳光明亮的广场。赠送【篝火晚会】赠送产品如因为特殊情况取消、不给予退任何费。 
+                <w:br/>
+                乘车返回厦门岛内，旅游巴士沿路依次送各位贵宾回酒店休息
                 <w:br/>
                 交通：旅游大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
@@ -1052,51 +1044,51 @@
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">住宿</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">土楼</w:t>
+              <w:t xml:space="preserve">厦门</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10500" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1118,82 +1110,92 @@
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">行程详情</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                厦门自贸区-老院子景区-闽南传奇秀演出-集美学村
+                环岛路一国两制沙滩-曾厝垵-航拍-老院子景区-集美学村
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 早餐后，愉快的旅行开始了，导游和司机依次接各位贵宾。
                 <w:br/>
-                【厦门自贸区】时间不低于120分钟 不出国门也可享受优质产品！
-[...11 lines deleted...]
-                景点 · 厦门大学创始人陈嘉庚故乡——集美学村
+                景点 • 七彩环岛路（倾情赠送:专业摄影师无人机航拍，不一样的角度，拍出您不同的美。炫爆你的朋友圈！）
+                <w:br/>
+                【环岛路】也是厦门马拉松赛的主赛道，被国际誉为世界唯美的马拉松赛道。路间的绿化镶嵌有《鼓浪屿之波》的乐谱，路旁有马拉松塑像，路旁红色道路的部分只限行人通行。绕着环岛路，聆听海浪，轻拂海风，也是一种享受。【一国两制沙滩】在厦门岛东南部，环岛路中段的黄厝海边，有一处意义非凡的地方—一国两制沙滩，这里紧邻美丽的环岛路， 与金门岛隔海相望，最近处约 1.8 公里。沙滩边，“一国两制统一中国”八个巨型镂空红字格外醒目，它代表中着华夏儿女 对祖国统一的共同期盼，海对岸金门岛大担岛上“三民主义统一中国”的标语与之遥相呼应，从某种意义上体现了两岸对于 统一问题的不同表达与思考。
+                <w:br/>
+                备注：无人机航拍如遇特殊原因，不能进行正常拍摄，赠送项目费用不退
+                <w:br/>
+                景点 • 曾厝垵
+                <w:br/>
+                【曾厝垵】山河远阔，人间烟火。曾厝垵从一个质朴的临海渔村缓缓蜕变成了如今的文化创意村。繁华背后依旧坚守着骨子里的韵味。你可以泡一壶清茶，坐在木制老藤椅上，享受片刻的安静舒缓。
+                <w:br/>
+                午餐 • 海鲜大咖锅
+                <w:br/>
+                景点 • 国家AAAA 级旅游景区——厦门灵玲动物王国
+                <w:br/>
+                【灵玲国际马戏城动物王国】当鹭岛的海风拂过集美新城的轮廓，一座宛如从童话中走来的梦幻城堡正散发着独特魅力——这便是厦门灵玲国际动物园，灵玲动物王国以另一种方式诠释着生命的美好。这里没有冰冷的铁笼，只有模拟自然栖息地的开放式展馆，50余种珍稀动物在此自在生活。其中灵玲马戏城不仅是厦门的文旅名片，更是全球文化交融的缩影。
+                <w:br/>
+                【大熊猫馆】室内展馆内假山、吊椅、滑滑梯、栖架和水池等设施在绿植之间若隐若现，超大的活动空间能够满足兄弟俩的生活和活动需要。屋顶开阔的玻璃天窗将馆外的景色引入内部空间，让大熊猫双胞胎兄弟在室内也能看到阳光灿烂的天空。大熊猫馆室外运动场布局运用了大量竹林、原木、岩石、小溪等元素，让游客们对大熊猫的自然生活环境有更直观的认识。熊猫馆的两只国宝“思念”“思筠筠”是双胞胎哦~
+                <w:br/>
+                在这里，中国传统杂技与西方马戏艺术同台竞技，闽南文化与世界多元文化和谐共生，推荐大家观看
+                <w:br/>
+                （特殊情况或政策性原因，景区未开放，则替换为；老院子民俗风情园）
+                <w:br/>
+                景点 • 厦门大学创始人陈嘉庚故乡——集美学村
                 <w:br/>
                 乘车前往集美,集美是“华侨旗帜、民族光辉”爱国侨领陈嘉庚先生的故乡，是嘉庚精神的发源地及华侨文化、闽南文化、学村文化的集中体现地。以嘉庚先生创办的【集美学村】而闻名于世。清风徐徐、书声朗朗的学海书城，为风景如画的海滨增添了浓郁的文化情调。朱色陶瓦、庄严典雅的学村建筑群，融合了民族古典美与西洋现代浪漫风格为一体。校园绿树成荫，环境幽静，使集美成为独一无二的学村。
                 <w:br/>
                 【番外篇-课外小知识】著名华侨陈嘉庚简介：陈嘉庚（1874—1961），福建厦门集美人，是著名爱国侨领、企业家、教育家、慈善家、社会活动家。从1913年起在家乡先后创办了厦门大学、集美航校、集美中学等几十所学校，一生为兴教捐款超过两亿元。具有强烈的爱国情怀，为辛亥革命、民族教育、抗日战争、解放战争、新中国的建设作出了卓越的贡献。生前曾被毛泽东称誉为“华侨旗帜、民族光辉”。晚年的陈嘉庚，请人在鳌园刻录“台湾省全图”，念念不忘国家统一、台湾回归！
                 <w:br/>
                 乘车返回厦门岛内，旅游巴士沿路依次送各位贵宾回酒店休息。
                 <w:br/>
                 交通：旅游大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
@@ -1309,72 +1311,86 @@
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">行程详情</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                厦门-济南
+                厦大进校参观，返回温馨的家
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                根据返程时间前往机场，乘机返回，结束愉快旅程！
-[...3 lines deleted...]
-                酒店中午12点前需办理退房，如遇晚班机可把行李寄存酒店前台后自由活动，送机师傅会安排在本酒店接您送机。
+                厦大深度进校参观
+                <w:br/>
+                早餐后，根据约定的时间，准备开始一天的行程。
+                <w:br/>
+                司机送客人前往后前往厦门大学（工作人员会提前一晚与您联系确定集合时间及地点），无导游陪同，厦门大学--《一起去看流星雨》拍摄地；电视剧中的爱丽斯顿商学院就是指厦大。第一次到厦门大学，你会惊讶于她的芙蓉隧道，有画、有爱、有故事；以及芙蓉湖，是厦大学生谈情说爱的最佳去除之一。进入厦大后，这是一场时光机旅行，回到过去，相当于曾经那一场考试，以后还可以回去吹牛逼我在厦大读了一天大学啦！不仅游中国最美大学之一，还体验了一回大学生活，妙哉！
+                <w:br/>
+                【情人谷】:你见过厦大情人谷吗？进入厦大，让我们一路奔向厦大最浪漫的地方之一情人谷，情人谷原来不叫情人谷，它是厦大背面五老峰地势造就的一个山谷，山谷里有个人工水库，在厦门还未引进九龙江水之前，全厦大的用水几乎都是靠这个水库供应，水库有五老峰的秀峰灵石为屏，奇花异草为锦，光是山水色就美的恍若仙境；情人谷风光让你不禁感叹；水很清澈，道上偶尔还有一棵横着长得树挡着你的去路，需弯腰而过。席间还有长椅可以小憩，当你坐在这山水之间，那忧愁都随那风、那叶一扫而去。
+                <w:br/>
+                【芙蓉隧道】:当我们到中国最文艺的隧道芙蓉隧道，也是中国最长的涂鸦隧道，“芙蓉隧道”某一夜之间，隧道的白墙壁忽然的多出了许多涂鸦，然后接二连三的出现更多涂鸦，风格各异，色彩缤纷，为隧道增添了无限生机，这些漂亮的涂鸦是厦大学子一笔一笔描绘而来，也由此成了中国最长的涂鸦隧道，这就是“芙蓉隧道”的由来 
+                <w:br/>
+                【芙蓉湖】:芙蓉湖在厦门大学漳州校区北区也有一湖，名曰“芙蓉湖”，自然是老校区的衍生版本。厦大有湖，其名芙蓉。芙蓉者，出淤泥而不染。而此芙蓉湖，乃厦大灵秀之源，故以词咏之。坐在湖边看雅游的黑天鹅，看着天空发着呆，也是一种享受呢！青春是美丽的风景线，有的人匆匆溜过，一无所获，到老了总是后悔莫及！有的人却欣赏到了那只属于他的精彩，令人神往，到老了总是回味无穷！
+                <w:br/>
+                【上弦场】:因为形状称上诗意的名字上弦。隔着椰林和公路，那头就是大海，上“上弦场”的字样依稀似乎要把人带往时间的隧道，重回甲午时期，仿佛都还能听到回荡在空中的水师们必胜的信念。还能在上弦场的台阶来张大合照、做小活动。
+                <w:br/>
+                特别提示：
+                <w:br/>
+                厦门大学思明校区目前可免费预约 但每天预约名额有限。我司通过特殊渠道获得进入厦门大学的机会，如因特殊情况无法入校，则全额退还厦大参观预约费用50/人，如自愿放弃行程则预约费用不退，行程安排司机酒店接您至厦门大学，无导游陪同，敬请知晓！
+                <w:br/>
+                之后根据飞机时间送团，结束愉快的行程
                 <w:br/>
                 交通：飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
@@ -1494,335 +1510,141 @@
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 大交通：
                 <w:br/>
                 1.济南-厦门往返团队经济舱机票（已含基建，燃油税 团队机票 一旦出票 无法改签或退票 如不正常乘坐 机票费用全损）
                 <w:br/>
-                2.区间空调旅游车（注意：因地域用车皆为套车，既全程不固定使用同一辆车，请客人上下车务必带好随身物品，避免丢失！有可能会出现人换车等车30分钟以内的现象均属正常，望客人谅解）
-[...7 lines deleted...]
-                2. 行程所列酒店住宿段，儿童不占床(与成人共用床铺)。但是若您为1大1小出行，为避免打搅您和同房客人的休息，则儿童必须占床，请您预订时补齐单房差。
+                接待事项▽
+                <w:br/>
+                1、汽车：空调旅游车（注意：因地域限制，用车皆为套车，有可能会出现人换车等车30分钟以内的现象均属正常，望客人谅解）。
+                <w:br/>
+                2、用餐：4早2正餐，餐标25/人；早餐酒店含， 10人一桌不含酒水（如不满十人或超出十人，餐厅将视具体情况调整，具体餐厅名称待定）。餐属赠送，不用不退。自由活动期间用餐请自理。  
+                <w:br/>
+                3、住  宿：3晚厦门三钻酒店+1晚鼓浪屿民宿（三钻：围桌早或者自助早、鼓浪屿民宿打包早）
                 <w:br/>
                 参考酒店：
                 <w:br/>
-                厦门普通空调标间（ 携程两钻）：家美家 润祥隆酒店 金凯酒店 厦欣花园 渼夜酒店(东渡厦鼓邮轮码头店) 厦门悦庭酒店 或同级，具体以当地实际安排为准！
-[...15 lines deleted...]
-                早餐均为酒店赠送不用不退 （如遇当天出发较早，将改为简易打包早 儿童不占床不含早）
+                三钻参考酒店：昕馨酒店、怡海邑居酒店或同级别酒店，以实际安排为准
+                <w:br/>
+                鼓浪屿民宿客栈：海屿之恋、十里海岸、陈家园、沐糖花园或其他同级别客栈，以实际安排为准
+                <w:br/>
+                4、门票：行程所列景点首道门票。因鼓浪屿船票为网络订票，需团进团出，且取消不退费，船票进出港时间以实际购到票为准。及鼓浪屿实行人数限制，轮渡票需提前订票，订票后无法补差价补票。小孩身高如超过14周岁，需提前通知我方买全票轮渡票，如因客人信息传达错误引起无法登船等后果由客人自行负责。轮渡票临时补票无法保证与我社预订的班次一致。
+                <w:br/>
+                5、导游：行程中所列参观游览过程中，地方专职中文导游服务及景区讲解员
+                <w:br/>
+                6、儿童：1.2米以下小孩，早餐自理，不占床不含早不含门票只含正餐半价和车费导游费
+                <w:br/>
+                注意事项：用餐餐厅或景点周边游开放性商场，鼓浪屿有开放性店铺和景点中有开放性的店铺均不属于购物店
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
+                自费套餐明细如下：
+                <w:br/>
+                套餐价：416/人，按优惠打包价398/人
+                <w:br/>
+                【海上豪华游轮看金门188元/人+动物王国演出228元/人】
+                <w:br/>
+                <w:br/>
                 1、 超重行李的托运费、保管费；酒店内洗衣、理发、电话、传真、收费电视、饮品、烟酒等个人消费；自由活动期间用车、陪同服务；一切个人消费及费用包含中未提及的任何费用。
                 <w:br/>
                 2、 不含因单男单女产生房差。
                 <w:br/>
                 3、 因交通延阻、罢工、天气、飞机机器故障、航班取消或更改时间等不可抗力原因所引致的额外费用。
                 <w:br/>
                 4、 酒店内洗衣、理发、电话、传真、收费电视、饮品、烟酒等个人消费。
                 <w:br/>
                 5、 当地参加的自费以及以上“费用包含”中不包含的其它项目。
                 <w:br/>
                 6、 航空意外险50元/人。
                 <w:br/>
                 7、 儿童不占床位 不含早餐 不含景点门票，如当地产生费用，家长现付！
                 <w:br/>
                 8、 鼓浪屿租赁讲解耳麦20元/人
               </w:t>
-            </w:r>
-[...191 lines deleted...]
-              <w:t xml:space="preserve">¥ 200.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="4200" w:type="dxa"/>
@@ -1972,50 +1794,127 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">120 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">¥ 20.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">海上豪华游轮看金门188元/人+动物王国演出228元/人</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                自费套餐明细如下：
+                <w:br/>
+                套餐价：416/人，按优惠打包价398/人
+                <w:br/>
+                自愿参加
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">100 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥ 398.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -2271,51 +2170,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">                                                                          打印日期：2025-10-23</w:t>
+      <w:t xml:space="preserve">                                                                          打印日期：2026-04-21</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -2465,81 +2364,50 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
-    <w:uiPriority w:val="99"/>
-[...29 lines deleted...]
-    <w:name w:val="shop"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="autofit"/>
       <w:bidiVisual w:val="0"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>